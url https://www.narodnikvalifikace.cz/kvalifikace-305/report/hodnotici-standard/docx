--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R364562B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR364562B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR364562B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R711EB715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR711EB715" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR711EB715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.4.2026 21:17:55</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C5C51BE"/>
+    <w:nsid w:val="3D7921F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="038C9C32"/>
+    <w:nsid w:val="074B89BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54CF1C43"/>
+    <w:nsid w:val="717FFA36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>