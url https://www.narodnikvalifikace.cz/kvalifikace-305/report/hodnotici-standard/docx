--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R711EB715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR711EB715" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR711EB715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F5F256B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F5F256B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F5F256B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 8:58:50</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D7921F9"/>
+    <w:nsid w:val="792BA8C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="074B89BE"/>
+    <w:nsid w:val="70F556C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="717FFA36"/>
+    <w:nsid w:val="4838873F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>