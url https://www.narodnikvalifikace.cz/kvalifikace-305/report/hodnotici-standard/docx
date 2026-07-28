--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F5F256B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F5F256B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F5F256B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45C590BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45C590BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45C590BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2061,51 +2061,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3032,51 +3032,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4111,51 +4111,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5028,51 +5028,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6215,51 +6215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7348,51 +7348,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7853,51 +7853,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9243,51 +9243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10302,51 +10302,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11338,51 +11338,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11855,84 +11855,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Prádelna a čistírna Manela – Vyškov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 13.6.2026 9:12:06</w:t>
+        <w:t>Pracovník/pracovnice provozu chemické čistírny a provozu mokrého čištění, 28.7.2026 11:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 12</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="792BA8C8"/>
+    <w:nsid w:val="673925F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12018,51 +12018,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70F556C7"/>
+    <w:nsid w:val="6D246251"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12148,51 +12148,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4838873F"/>
+    <w:nsid w:val="6ECB2EC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>