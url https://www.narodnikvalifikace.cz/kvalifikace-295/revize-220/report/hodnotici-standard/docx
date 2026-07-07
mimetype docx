--- v0 (2026-05-12)
+++ v1 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20186866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20186866" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20186866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66E3ACA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66E3ACA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66E3ACA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 12.5.2026 13:17:01</w:t>
+        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>