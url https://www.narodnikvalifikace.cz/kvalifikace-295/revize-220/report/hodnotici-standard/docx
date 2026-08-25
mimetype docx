--- v1 (2026-07-07)
+++ v2 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66E3ACA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66E3ACA6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66E3ACA6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F4462FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F4462FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F4462FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.02.2009 do: 10.02.2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2203,51 +2203,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3066,51 +3066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3949,51 +3949,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria a), b), l) a minimálně jedno z kritérií c) – k).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5136,51 +5136,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6249,51 +6249,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7614,51 +7614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem. Při zkoušce musí být přítomen také veterinární lékař, pokud autorizovaná osoba nemá vysokoškolské veterinární vzdělání. Přítomný veterinární lékař musí mít alespoň 5 let prokazatelné praxe v léčení koní a rentgenologii končetin koní v období před realizací zkoušek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9074,51 +9074,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, přidělenými koňmi a s požadavky bezpečnosti a ochrany zdraví při práci a požární ochrany (BOZP a PO).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9304,51 +9304,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 12 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných úkolů rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9933,51 +9933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>-Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podkovář specialista, 7.7.2026 15:23:03</w:t>
+        <w:t>Podkovář specialista, 25.8.2026 22:22:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>