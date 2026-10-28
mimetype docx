--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R597C2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR597C2295" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR597C2295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18BFF84C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18BFF84C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18BFF84C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Europodkovář, 13.9.2026 18:04:54</w:t>
+        <w:t>Europodkovář, 28.10.2026 23:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10256,289 +10256,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14950"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14964"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="14964"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14964"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>maximální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="14964"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>získaných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="14964"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="14964"/>
+        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3600" w:y="14964"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="14964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15199"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15214"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="15214"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15214"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="15214"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="15214"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="15214"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="15214"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>"vyhověl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="15214"/>
+        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="15214"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="15214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>63</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15449"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10590,51 +10590,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Europodkovář, 13.9.2026 18:04:54</w:t>
+        <w:t>Europodkovář, 28.10.2026 23:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13446,765 +13446,765 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3325"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="620" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3340"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="3340"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3340"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>každá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3340"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="3340"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocena</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="3340"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="3340"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>body</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="3340"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(celkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="3340"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>max.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="3340"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="3340"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5193" w:y="3340"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3575"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3589"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="3589"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3589"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="3589"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="3589"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="3589"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="3589"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="3589"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4982" w:y="3589"/>
+        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4910" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5160" w:y="3589"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="3589"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3825"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3839"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="3839"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3839"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="3839"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2011" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2476" w:y="3839"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="3839"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3153" w:y="3839"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="3839"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>považováno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4502" w:y="3839"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="3839"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="3839"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nedostatečné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P30"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4074"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4089"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="4089"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4089"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="4089"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1848" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="4089"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="4089"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="4089"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="4089"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4420" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="4089"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="4089"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>"vyhověl"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="4089"/>
+        <w:framePr w:w="135" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6681" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="4089"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7214" w:y="4089"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7142" w:y="4089"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4324"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -20954,51 +20954,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Europodkovář, 13.9.2026 18:04:54</w:t>
+        <w:t>Europodkovář, 28.10.2026 23:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28785,51 +28785,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Europodkovář, 13.9.2026 18:04:54</w:t>
+        <w:t>Europodkovář, 28.10.2026 23:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -35144,51 +35144,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Europodkovář, 13.9.2026 18:04:54</w:t>
+        <w:t>Europodkovář, 28.10.2026 23:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -42794,51 +42794,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Europodkovář, 13.9.2026 18:04:54</w:t>
+        <w:t>Europodkovář, 28.10.2026 23:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43097,51 +43097,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozsahu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Europodkovář, 13.9.2026 18:04:54</w:t>
+        <w:t>Europodkovář, 28.10.2026 23:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -43782,51 +43782,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Europodkovář, 13.9.2026 18:04:54</w:t>
+        <w:t>Europodkovář, 28.10.2026 23:11:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>