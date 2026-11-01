--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CBD8503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CBD8503" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CBD8503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R532E11AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR532E11AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR532E11AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1397,51 +1397,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2507,51 +2507,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3458,51 +3458,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4787,51 +4787,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6172,51 +6172,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7501,51 +7501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8722,51 +8722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10408,51 +10408,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10683,79 +10683,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8097" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
+        <w:framePr w:w="10766" w:h="5304" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3993"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="4756" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10767,51 +10767,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="4756" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10823,51 +10823,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="4756" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -10882,51 +10882,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání 39-41-H/01 malíř a lakýrník nebo 23-55-H/01 lakýrník nebo jim odpovídajících předcházejících či navazujících oborech vzdělání podle NV č. 211/2010 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání, nejméně 5 let praxe v povolání lakýrník.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="4756" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -10941,51 +10941,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Odborná kvalifikace pro výkon povolání učitele odborného výcviku podle § 9 odst. 5 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oborech vzdělání 39-41-H/01 malíř a lakýrník nebo 36-57-E/01 malířské a natěračské práce nebo 23-55-H/01 lakýrník nebo jim odpovídajících předcházejících či navazujících oborech vzdělání podle NV č. 211/2010 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání, nejméně 5 let praxe v povolání učitele odborného výcviku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="4756" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10997,166 +10997,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="4756" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci Lektor/lektorka dalšího vzdělávání (75-001-T), může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="4756" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11168,229 +11109,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7550" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
+        <w:framePr w:w="10766" w:h="4756" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4540"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11793,100 +11622,507 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Měřidla: hřebínek pro zjištění tloušťky mokrého nátěrového filmu, tloušťkoměr pro měření tloušťky suchého nátěru, skládací nebo svinovací metr dl. 2 m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Pracovní nářadí a strojní zařízení: škrabka ocelová, kartáč ocelový, škrabka ocelová na opalování, škrabka tmelicí, stěrky tmelicí, nůž na sklenářský tmel, plátno smirkové (hr. 40,60,100,120), škrabky rohové, opalovací pistole benzinová, plynová nebo elektrická, vanička plastová, mřížka plastová, štětec zárohák 1, 2, 3, 4, štětec prašák, váleček lakovací včetně držáku, váleček malý (velur, plyš, moltopren, perlon, nylon, mohér, perlan), vzduchové nebo bezvzduchové stříkací zařízení, kompresor, potřeby pro imitaci dřev (fládrování).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Pracovní pomůcky: stojan natěračský (2 kusy), kolíčky dřevěné, šroubovák, kleště, kladívka, stojan zakládací (2 kusy), škrabka na sklo, tužka popisovací na sklo, smetáček.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Materiál: nátěrové hmoty pro lakýrnické a natěračské práce, dekorativní a linkrustové hmoty, lazury, pomocné materiály (tmely, brusné prostředky, leštidla, lepidla, patiny, pigmenty, ředidla, rozpouštědla, plniva, prostředky pro odstraňování starých nátěrů, odmašťovací prostředky, šablony, filtry).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Zdroj elektrické energie 230 V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Projektová dokumentace související s hodnocenými činnostmi, předepsané technologické postupy a informační materiály (např. technické listy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přístup (dálkový nebo materiály v tištěné podobě) k věcně dotčeným zákonům, vyhláškám, předpisům a normám: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11901,51 +12137,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pracovní nářadí a strojní zařízení: škrabka ocelová, kartáč ocelový, škrabka ocelová na opalování, škrabka tmelicí, stěrky tmelicí, nůž na sklenářský tmel, plátno smirkové (hr. 40,60,100,120), škrabky rohové, opalovací pistole benzinová, plynová nebo elektrická, vanička plastová, mřížka plastová, štětec zárohák 1, 2, 3, 4, štětec prašák, váleček lakovací včetně držáku, váleček malý (velur, plyš, moltopren, perlon, nylon, mohér, perlan), vzduchové nebo bezvzduchové stříkací zařízení, kompresor, potřeby pro imitaci dřev (fládrování).</w:t>
+        <w:t>zákon č. 185/2001 Sb., o odpadech a o změně některých dalších zákonů, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -11960,51 +12196,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pracovní pomůcky: stojan natěračský (2 kusy), kolíčky dřevěné, šroubovák, kleště, kladívka, stojan zakládací (2 kusy), škrabka na sklo, tužka popisovací na sklo, smetáček.</w:t>
+        <w:t>vyhláška č. 383/2001 Sb., o podrobnostech nakládání s odpady, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12019,51 +12255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Materiál: nátěrové hmoty pro lakýrnické a natěračské práce, dekorativní a linkrustové hmoty, lazury, pomocné materiály (tmely, brusné prostředky, leštidla, lepidla, patiny, pigmenty, ředidla, rozpouštědla, plniva, prostředky pro odstraňování starých nátěrů, odmašťovací prostředky, šablony, filtry).</w:t>
+        <w:t>NV č. 362/2005 Sb. o bližších požadavcích na bezpečnost a ochranu zdraví při práci s nebezpečím pádu z výšky nebo do hloubky, ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -12078,110 +12314,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zdroj elektrické energie 230 V.</w:t>
-[...58 lines deleted...]
-        <w:t>Projektová dokumentace související s hodnocenými činnostmi, předepsané technologické postupy a informační materiály (např. technické listy).</w:t>
+        <w:t>další nově vydané právní předpisy a technické normy a změny platných právních předpisů a technických norem, které vstoupily v platnost v době platnosti hodnoticího standardu PK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -12249,287 +12426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Přístup (dálkový nebo materiály v tištěné podobě) k věcně dotčeným zákonům, vyhláškám, předpisům a normám: </w:t>
-[...235 lines deleted...]
-        <w:t>další nově vydané právní předpisy a technické normy a změny platných právních předpisů a technických norem, které vstoupily v platnost v době platnosti hodnoticího standardu PK.</w:t>
+        <w:t>Pomocný personál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -12597,162 +12538,50 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pomocný personál.</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
         <w:framePr w:w="10766" w:h="1381" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12062"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12062"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
@@ -12948,51 +12777,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 16 až 20 hodin (hodinou se rozumí 60 minut). Doba trvání písemné části zkoušky jednoho uchazeče je 150 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13689,84 +13518,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 16.9.2026 21:09:49</w:t>
+        <w:t>Lakýrník a natěrač / lakýrnice a natěračka, 1.11.2026 1:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2E8F965A"/>
+    <w:nsid w:val="32DE2CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13852,51 +13681,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6673D05A"/>
+    <w:nsid w:val="74EA0BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13982,51 +13811,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="602375C1"/>
+    <w:nsid w:val="26072862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14112,51 +13941,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0ECBE8E7"/>
+    <w:nsid w:val="2E732DEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -14227,208 +14056,75 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="00000122">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>