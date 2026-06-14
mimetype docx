--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R117CA01E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR117CA01E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR117CA01E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59CEA54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59CEA54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59CEA54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.4.2026 16:30:17</w:t>
+        <w:t>Úpravy a opravy oděvů, 14.6.2026 23:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.4.2026 16:30:17</w:t>
+        <w:t>Úpravy a opravy oděvů, 14.6.2026 23:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1847,51 +1847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.4.2026 16:30:17</w:t>
+        <w:t>Úpravy a opravy oděvů, 14.6.2026 23:19:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>