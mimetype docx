--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59CEA54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59CEA54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59CEA54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3749EBE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3749EBE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3749EBE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 14.6.2026 23:19:35</w:t>
+        <w:t>Úpravy a opravy oděvů, 30.7.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 14.6.2026 23:19:35</w:t>
+        <w:t>Úpravy a opravy oděvů, 30.7.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1847,51 +1847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 14.6.2026 23:19:35</w:t>
+        <w:t>Úpravy a opravy oděvů, 30.7.2026 7:27:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>