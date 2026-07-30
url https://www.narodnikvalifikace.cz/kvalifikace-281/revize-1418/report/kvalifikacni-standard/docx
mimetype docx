--- v2 (2026-07-30)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3749EBE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3749EBE9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3749EBE9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R576938E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR576938E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR576938E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.7.2026 7:27:04</w:t>
+        <w:t>Úpravy a opravy oděvů, 30.7.2026 8:49:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.7.2026 7:27:04</w:t>
+        <w:t>Úpravy a opravy oděvů, 30.7.2026 8:49:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1847,51 +1847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.7.2026 7:27:04</w:t>
+        <w:t>Úpravy a opravy oděvů, 30.7.2026 8:49:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>