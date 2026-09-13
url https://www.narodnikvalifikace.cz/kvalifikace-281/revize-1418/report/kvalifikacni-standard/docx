--- v3 (2026-07-30)
+++ v4 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R576938E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR576938E4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR576938E4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78C29084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78C29084" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78C29084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.7.2026 8:49:09</w:t>
+        <w:t>Úpravy a opravy oděvů, 13.9.2026 19:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Jednotlivá kritéria se ověřují uvedenými nástroji hodnocení a zaměřují se jak na výsledek pracovní činnosti, tak na proces. Při ověřování splnění kritérií formou praktického předvedení je třeba se zaměřit na kvalitu upravovaného nebo opravovaného výrobku (vzhled, funkčnost, přesnost tvaru a rozměrů) a dále je třeba přihlížet především k technologickým možnostem a také bezpečnému provádění všech úkonů (zkoušející sleduje uchazeče v průběhu plnění zadaného úkolu z hlediska dodržování zásad bezpečnosti a ochrany zdraví při práci). Při ověřování splnění kritérií formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti v souladu s doporučenou literaturou, ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení. Při ověřování odborné kompetence Obsluha speciálních šicích strojů při úpravách a opravách oděvů může uchazeč splnit všechna kritéria této odborné kompetence na vzorku jiného materiálu, tzn., že tato odborná kompetence nemusí být ověřována na opravovaném výrobku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.7.2026 8:49:09</w:t>
+        <w:t>Úpravy a opravy oděvů, 13.9.2026 19:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1847,51 +1847,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Úpravy a opravy oděvů, 30.7.2026 8:49:09</w:t>
+        <w:t>Úpravy a opravy oděvů, 13.9.2026 19:27:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>