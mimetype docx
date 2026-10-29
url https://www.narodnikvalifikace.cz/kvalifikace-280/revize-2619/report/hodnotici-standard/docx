--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC1F6194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC1F6194" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC1F6194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3317DA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3317DA5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3317DA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 13.9.2026 18:33:51</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 13.9.2026 18:33:51</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 13.9.2026 18:33:51</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3335,51 +3335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 13.9.2026 18:33:51</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4281,51 +4281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 13.9.2026 18:33:51</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5076,51 +5076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8020" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5317,51 +5317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 13.9.2026 18:33:51</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5645,51 +5645,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště příjmu zakázky (stůl, fiktivní katalog pro výběr materiálu z nabídky firmy, fiktivní ceník firmy, formuláře zakázkových listů, psací potřeby)</w:t>
+        <w:t>Pracoviště příjmu zakázky (stůl, fiktivní katalog pro výběr materiálu z nabídky firmy, fiktivní ceník firmy, formuláře zakázkových listů, psací potřeby)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5704,51 +5704,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5m, kreslící pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír); pro konstrukci střihů je možné použít i počítačovou jednotku s grafickým programem</w:t>
+        <w:t>Pracoviště se základním vybavením pro konstruování oděvů (stůl minimální délky 1,5m, kreslící pomůcky), materiál pro zhotovení střihů a šablon (střihový a šablonový papír); pro konstrukci střihů je možné použít i počítačovou jednotku s grafickým programem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5763,51 +5763,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Žehlicí pracoviště a techniku (parní a elektrickou nebo elektroparní žehličku, žehlicí stůl)</w:t>
+        <w:t>Žehlicí pracoviště a techniku (parní a elektrickou nebo elektroparní žehličku, žehlicí stůl)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5822,51 +5822,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střihací zařízení, pomůcky a techniku (střihací stůl s délkou nejméně 2,5 m, špendlíky, křídy, nůžky s délkou ostří nejméně 10 cm, ruční řezací stroj, pásovou pilu)</w:t>
+        <w:t>Střihací zařízení, pomůcky a techniku (střihací stůl s délkou nejméně 2,5 m, špendlíky, křídy, nůžky s délkou ostří nejméně 10 cm, ruční řezací stroj, pásovou pilu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Návody k obsluze a údržbě strojů a zařízení</w:t>
+        <w:t>Návody k obsluze a údržbě strojů a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5940,51 +5940,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6347,51 +6347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 13.9.2026 18:33:51</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6752,84 +6752,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 13.9.2026 18:33:51</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="39B07630"/>
+    <w:nsid w:val="29F54742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6915,51 +6915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7394D359"/>
+    <w:nsid w:val="5F5F74B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7045,51 +7045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="574A2AF7"/>
+    <w:nsid w:val="4937583B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>