--- v4 (2026-10-29)
+++ v5 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3317DA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3317DA5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3317DA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BEC47CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BEC47CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BEC47CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:16</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:29:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:16</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:29:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2634,51 +2634,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:16</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:29:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3335,51 +3335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:29:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4281,51 +4281,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:29:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5317,51 +5317,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:29:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6347,51 +6347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 11 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:29:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6752,84 +6752,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:23:17</w:t>
+        <w:t>Stříhání oděvů (střihová služba), 29.10.2026 2:29:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="29F54742"/>
+    <w:nsid w:val="7A1EF09F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6915,51 +6915,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F5F74B7"/>
+    <w:nsid w:val="2AD51107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7045,51 +7045,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4937583B"/>
+    <w:nsid w:val="371CE6AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>