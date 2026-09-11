--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F1F4F3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F1F4F3D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F1F4F3D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F77E899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F77E899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F77E899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:13</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:13</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:14</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:14</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5022,51 +5022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:14</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5777,51 +5777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:14</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6779,51 +6779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:14</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7779,51 +7779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:14</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8959,51 +8959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 26 až 48 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:14</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9364,84 +9364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 13.6.2026 11:50:14</w:t>
+        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F18662E"/>
+    <w:nsid w:val="56C25D48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9527,51 +9527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EB3F326"/>
+    <w:nsid w:val="78D47A59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>