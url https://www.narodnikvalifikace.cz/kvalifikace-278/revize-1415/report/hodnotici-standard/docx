--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F77E899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F77E899" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F77E899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D4E12F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D4E12F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D4E12F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.01.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4017,51 +4017,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5022,51 +5022,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5777,51 +5777,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6779,51 +6779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7479,51 +7479,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7538,51 +7538,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7574" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7779,51 +7779,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8959,51 +8959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 26 až 48 hodin (hodinou se rozumí 60 minut). Zkouška je rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9364,84 +9364,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Moděva, o. d., Konice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování pánských obleků, 11.9.2026 19:22:08</w:t>
+        <w:t>Zhotovování pánských obleků, 27.10.2026 2:47:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56C25D48"/>
+    <w:nsid w:val="079C502E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9527,51 +9527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78D47A59"/>
+    <w:nsid w:val="681370F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>