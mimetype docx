--- v3 (2026-09-16)
+++ v4 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R442F3586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR442F3586" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR442F3586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B02025D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B02025D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B02025D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 16.9.2026 18:09:25</w:t>
+        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 31.10.2026 23:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 16.9.2026 18:09:25</w:t>
+        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 31.10.2026 23:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2330,51 +2330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritéria (a) + d) + g) + h)), nebo (b) + e) +g)), nebo (c) + f) + g)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 16.9.2026 18:09:25</w:t>
+        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 31.10.2026 23:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2899,63 +2899,706 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="5548" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10314"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>a) Střední vzdělání s maturitní zkouškou v oboru hutnictví a alespoň 5 let odborné praxe v řídících činnostech v oblasti hutní výroby nebo ve funkci učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>b) Vyšší odborné vzdělání v oblasti hutnictví a alespoň 5 let odborné praxe v řídících činnostech v oblasti hutní výroby nebo ve funkci učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>c) Vysokoškolské vzdělání se zaměřením na hutnictví a alespoň 5 let odborné praxe v řídících činnostech v oblasti hutní výroby nebo ve funkci učitele odborných předmětů, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Další požadavky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>– Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="5001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="10861"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 16.9.2026 18:09:25</w:t>
+        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 31.10.2026 23:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3047,1122 +3690,423 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7627" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="2538" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="2198" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Zkoušku je zapotřebí vykonat v hutním provozu (na zařízení pro třídění komponentů vsázky, na zařízení pro úpravu surovin, na zařízení pro mletí vsázky, na zařízení pro spékání rud).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="2198" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>a) Střední vzdělání s maturitní zkouškou v oboru hutnictví a alespoň 5 let odborné praxe v řídících činnostech v oblasti hutní výroby nebo ve funkci učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="2198" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>b) Vyšší odborné vzdělání v oblasti hutnictví a alespoň 5 let odborné praxe v řídících činnostech v oblasti hutní výroby nebo ve funkci učitele praktického vyučování, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
+        <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4919"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4919"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5259"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>c) Vysokoškolské vzdělání se zaměřením na hutnictví a alespoň 5 let odborné praxe v řídících činnostech v oblasti hutní výroby nebo ve funkci učitele odborných předmětů, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
+        <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 až 50 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6522"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6522"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7079" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6863"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...751 lines deleted...]
-        </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 16.9.2026 18:09:25</w:t>
+        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 31.10.2026 23:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4635,51 +4579,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Třinecké železárny, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 16.9.2026 18:09:25</w:t>
+        <w:t>Hutník přípravář / hutnice přípravářka vsázky aglomerace, 31.10.2026 23:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>