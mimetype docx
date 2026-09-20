--- v3 (2026-08-04)
+++ v4 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE32B92B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE32B92B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE32B92B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30A1BC19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30A1BC19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30A1BC19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1633,51 +1633,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1868,51 +1868,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4537,51 +4537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5846,51 +5846,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7155,51 +7155,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium a) a jedno z kritérií b), c) nebo d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8646,51 +8646,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9887,51 +9887,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11162,51 +11162,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19965,51 +19965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20961,51 +20961,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22052,51 +22052,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 12 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -32334,51 +32334,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 13 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33211,51 +33211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 14 z 15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -33728,84 +33728,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vladimír Kovář - technik (OSVČ) v oblasti montáží suchých staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 4.8.2026 4:45:18</w:t>
+        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 15 z 15</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A34733B"/>
+    <w:nsid w:val="2CC004C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>