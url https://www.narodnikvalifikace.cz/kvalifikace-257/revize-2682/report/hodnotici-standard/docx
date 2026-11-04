--- v4 (2026-09-20)
+++ v5 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30A1BC19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30A1BC19" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30A1BC19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F0123BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F0123BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F0123BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1633,68 +1633,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 15</w:t>
+        <w:t>Strana 1 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1868,68 +1868,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 15</w:t>
+        <w:t>Strana 2 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3120,68 +3120,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 15</w:t>
+        <w:t>Strana 3 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4537,68 +4537,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 15</w:t>
+        <w:t>Strana 4 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5846,68 +5846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 5 z 15</w:t>
+        <w:t>Strana 5 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -7155,68 +7155,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit kritérium a) a jedno z kritérií b), c) nebo d).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 15</w:t>
+        <w:t>Strana 6 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8646,68 +8646,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 7 z 15</w:t>
+        <w:t>Strana 7 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -9887,68 +9887,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 8 z 15</w:t>
+        <w:t>Strana 8 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -11162,68 +11162,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 9 z 15</w:t>
+        <w:t>Strana 9 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -19965,68 +19965,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 10 z 15</w:t>
+        <w:t>Strana 10 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -20949,80 +20949,856 @@
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="7632" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7555"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7555"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s výučním listem v oboru vzdělání 36-66-H/01 Montér suchých staveb a nejméně 5 let praxe v povolání montér suchých staveb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání 36-47-M/01 Stavebnictví, zaměření pozemní stavby a nejméně 5 let praxe v povolání montér suchých staveb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Vyšší odborné vzdělání se zaměřením na pozemní stavby a nejméně 5 let praxe v oblasti suchých montáží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vysokoškolské vzdělání se zaměřením na pozemní stavitelství a nejméně 5 let praxe v oblasti suchých montáží </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Odborná kvalifikace pro výkon povolání učitele odborného výcviku dle § 9 odst. 5 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oboru vzdělání 36 – 66 – H/01 Montér suchých staveb nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle Nařízení vlády č. 211/2011 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání, ve znění pozdějších předpisů a nejméně 5 let praxe v povolání učitele odborného výcviku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Odborná kvalifikace pro výkon povolání učitele odborných předmětů dle § 9 odst. 2 zákona č. 563/2004 Sb., o pedagogických pracovnících, ve znění pozdějších předpisů, v oboru vzdělání 36 – 66 – H/01 Montér suchých staveb nebo jemu odpovídajících předcházejících či navazujících oborech vzdělání dle Nařízení vlády č. 211/2011 Sb., o soustavě oborů vzdělání v základním, středním a vyšším odborném vzdělávání, ve znění pozdějších předpisů a nejméně 5 let praxe v povolání učitele odborných předmětů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="1"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:hanging="360" w:left="360" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Osvědčení o získání profesní kvalifikace 36-021-H Montér/montérka suchých staveb, střední vzdělání s maturitní zkouškou a nejméně 5 let praxe v oblasti suchých montáží.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="7084" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8103"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:37</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 11 z 15</w:t>
+        <w:t>Strana 11 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -21097,1023 +21873,10214 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="10180" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
-[...109 lines deleted...]
-          <w:lang/>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="13392" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měřidla:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="854" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dřevěný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1622" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>skládací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2870" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>délce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>m,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>magnetická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5102" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodováha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6024" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6182" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>délce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>m,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hadicová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8035" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodováha,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9014" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>laserová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9825" w:y="2499"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodováha</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="297" w:y="2730"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stativem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nářadí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="710" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úhelník,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nůžky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3081" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stříhání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4089" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plechu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ruční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektrické,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>univerzální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7392" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odlamovaní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nůž,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8918" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nůž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9297" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="2965"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řezání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sádrovláknitých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>desek,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nůž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>řezání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MF,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>struhák,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kulatá</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rašple,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>brusná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mřížka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7190" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>držák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7737" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>brusnou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8798" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mřížku,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hoblík</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10104" w:y="3195"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seřezávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hran,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ocaska,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prořezávací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3796" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pila,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiřezávacích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kotoučků,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6868" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vanička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7886" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>míchání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8654" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tmelu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9259" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>špachtle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10060" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šíře</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10454" w:y="3426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mm,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="475" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>špachtle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bitem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šíře</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>120</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mm,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>špachtle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šíře</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4804" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mm,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>špachtle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6052" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šíře</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>300</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6840" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mm,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7286" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>štětec</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7876" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plochý</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šíře</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8904" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mm,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9633" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vědro,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10248" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10497" w:y="3656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kartuše,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kladívko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>g,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sponkovačka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>křížový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šroubovák,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5793" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>perforovací,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6907" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kombinované,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8788" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="3886"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>molly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hmoždinky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hladítko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nerez</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2409" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>350</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>mm,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3249" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vodicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strhávací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>latě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nivelací,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vrtáků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7296" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>betonu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vrtáků</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9681" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kov,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10108" w:y="4117"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zvedák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="312" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>desky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Aku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vrtačka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>úhlová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vrtačka,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4872" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nastavitelným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>utahovacím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>momentem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektrický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9398" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10377" w:y="4347"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nastavitelným</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>utahovacím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>momentem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vrtací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kladivo,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>okružní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pila</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5875" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6033" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kotoučem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6955" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7224" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>slinutých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8059" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>karbidů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8827" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sponkovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="4578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pistole,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompresor,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>montážní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>svítidlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>150W,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektrický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prodlužovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kabel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5894" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>délka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6715" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6940" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7113" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>230</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="4808"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomůcky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1032" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>držák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>manipulaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3033" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>deskami,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šňůra</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zednická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>„brnkací“,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6196" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tužka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6734" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tesařská,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obuv,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9801" w:y="5043"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>oděv,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="5274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>helma,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="5274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2404" w:y="5274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rukavice,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3264" w:y="5274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>košťátko,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="5274"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lopatka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5509"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5744"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5979"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>desky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(dřevěné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kovové)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4867" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>suchých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v rozsahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8366" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určeném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="5994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v kritériích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6229"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tmely,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="979" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>penetrace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lepidla,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>napojovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>těsnění,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4579" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výztužné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5424" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pásky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>lišty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6460" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tmelu pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8424" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v rozsahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9345" w:y="6243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určeném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6474"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v kritériích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6709"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6723"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>připevňovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="6723"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="6723"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>spojovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2654" w:y="6723"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředky </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6958"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>izolační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stěn,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podlah</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4392" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4564" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podhledů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6580" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v rozsahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7502" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určeném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8337" w:y="6973"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v kritériích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7208"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7222"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zárubeň</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="7222"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="7222"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>rám</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="7222"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="7222"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="7222"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v rozsahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3801" w:y="7222"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určeném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="7222"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v kritériích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7458"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kazety</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zhotovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kazetových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podhledů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4224" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>realizaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5361" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v rozsahu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6283" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>určeném</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7118" w:y="7472"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v kritériích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7707"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předměty</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>upevnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1503" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2769" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sádrokartonovou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(1.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předmět</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6355" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6638" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>opláštění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8073" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kg;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1589" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8625" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předmět/břemeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10257" w:y="7722"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7952"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podhledu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="7952"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="7952"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="7952"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kg)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8187"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zdroj</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="585" w:y="8187"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektrické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="8187"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>energie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="8187"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>230</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="8187"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8422"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Odborné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="916" w:y="8422"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8658"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výkresová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozemních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4449" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="8672"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8907"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výkresová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>suchých</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5265" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5913" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6086" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6523" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6696" w:y="8922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9157"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předepsané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1234" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technologické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>postupy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3710" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>informační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4699" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5568" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="9171"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>listy)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9406"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>firemní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>minimálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dvou</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výrobců</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5433" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="9421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9656"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výkresy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektroinstalací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>min.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="9670"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soubory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pomocný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="9906"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>personál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10141"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Právní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="696" w:y="10141"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="10141"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="10141"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tištěné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="10141"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="10141"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektronické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4219" w:y="10141"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podobě:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10376"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>268/2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3014" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3561" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhlášky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>20/2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8251" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8534" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stavby,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9225" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9494" w:y="10390"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="10621"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10856"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nařízení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1166" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vlády</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>362/2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2798" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3384" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1138" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavcích</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5289" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ochranu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7603" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8208" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>při</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>práci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8980" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9139" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebezpečím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10286" w:y="10870"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pádu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="547" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výšky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1891" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hloubky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="11101"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11336"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>NV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>378/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1833" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kterým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2904" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>se</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>stanoví</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3873" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bližší</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4387" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provoz</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="11350"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>používání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>strojů,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2092" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zařízení,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přístrojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nářadí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5366" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="11581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11816"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vyhláška</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>č.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1440" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>499/2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2332" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4056" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>staveb,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4756" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ve</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5025" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>znění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pozdějších</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6585" w:y="11830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12066"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>další</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nově</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vydané</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>právní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4790" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5692" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6307" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>změny</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>právních</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8755" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>předpisů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9580" w:y="12080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technických</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>norem,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>které</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vstoupily</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3508" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3667" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>době</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5889" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="12310"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PK.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="989" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12546"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P38"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="12546"/>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C27"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>normy:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12781"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="711" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>520+A1</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(723611)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1421" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sádrokartonové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>desky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4862" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Definice,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5822" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6835" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7008" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7867" w:y="12795"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13030"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>14195</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(72</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3612)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kovové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>konstrukční</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>profily</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prvky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6014" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sádrokartonové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7449" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8241" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8414" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Definice,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9249" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10262" w:y="13045"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13275"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="13275"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13510"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>13963</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(72</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2495)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Spárovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1393" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4905" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sádrokartonové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>desky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6921" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Definice,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8942" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9115" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9974" w:y="13525"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13760"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ČSN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="868" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>EN</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>14566</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(72</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>3616)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mechanické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>upevňovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5928" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>systémy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ze</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1589" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>sádrokartonových</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>desek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9729" w:y="13774"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Definice,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="14005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="14005"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>metody</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P39"/>
+        <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14240"/>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C28"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>·</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="14254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="14254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výrobců</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3038" w:y="14254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálů</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="14254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(technická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="14254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokumentace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="14254"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výrobců).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14490"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...461 lines deleted...]
-          <w:lang/>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Autorizovaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1252" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoba,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>resp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizovaný</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zástupce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4464" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizované</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>osoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6254" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>musí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zajistit,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>byla</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9187" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uspořádána</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="14725"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavena</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="940" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tak,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>aby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vykonání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hlediska</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>BOZP</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6979" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídaly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1369" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8001" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>bezpečnostním</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavkům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10603" w:y="14955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hygienickým</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1185" w:y="15186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>limitům</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="15186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2160" w:y="15186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2985" w:y="15186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="15186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="15186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pracoviště.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="0"/>
-[...330 lines deleted...]
-        <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="220" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žádosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>udělení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>přiloží</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>seznam</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>materiálně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>technického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vybavení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7809" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokládající</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8822" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>soulad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="15656"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>požadavky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:38</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 12 z 15</w:t>
+        <w:t>Strana 12 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -22188,10214 +32155,809 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13732" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P36"/>
+        <w:framePr w:w="10766" w:h="1031" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uvedenými</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1051" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>hodnoticím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>standardu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>účely</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zajištění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5707" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>vhodných</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prostor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>pro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8592" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9369" w:y="2154"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>prokazuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>žadatel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1258" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>odpovídajícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dokladem</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2952" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>(např.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3532" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>výpis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4204" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>katastru</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4972" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nemovitostí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6105" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>nájemní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>smlouva,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7732" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dohoda)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8524" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>umožňujícím</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9715" w:y="2385"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>jejich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>užívání</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="2615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>po</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="2615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>dobu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>platnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="2615"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3413"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3413"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
-[...10107 lines deleted...]
-        <w:t>požadavky</w:t>
+        <w:t>Doba přípravy na zkoušku</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3753"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4785"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4785"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="5126"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:38</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 13 z 15</w:t>
+        <w:t>Strana 13 z 14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -32469,927 +33031,50 @@
                     <pic:cNvPr id="28" name="Picture 28"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...875 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P40"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -33728,84 +33413,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vladimír Kovář - technik (OSVČ) v oblasti montáží suchých staveb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér/montérka suchých staveb, 20.9.2026 7:35:38</w:t>
+        <w:t>Montér/montérka suchých staveb, 4.11.2026 10:31:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 15 z 15</w:t>
+        <w:t>Strana 14 z 14</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2CC004C0"/>
+    <w:nsid w:val="2831D70A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>