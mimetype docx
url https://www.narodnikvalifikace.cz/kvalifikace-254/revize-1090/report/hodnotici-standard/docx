--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R506FEA27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR506FEA27" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR506FEA27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60145C14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60145C14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60145C14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2419,51 +2419,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3728,51 +3728,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4929,51 +4929,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5326,51 +5326,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6426,51 +6426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7289,51 +7289,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9892" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7348,51 +7348,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9892" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7589,51 +7589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7861,51 +7861,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technologické postupy, nákresy a výkresy interiérových a exteriérových dekorací </w:t>
+        <w:t xml:space="preserve">Technologické postupy, nákresy a výkresy interiérových a exteriérových dekorací </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7920,51 +7920,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Fotografie interiérových a exteriérových dekorací, jednotlivé styly, každý min. v počtu 3 ks </w:t>
+        <w:t xml:space="preserve">Fotografie interiérových a exteriérových dekorací, jednotlivé styly, každý min. v počtu 3 ks </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7979,51 +7979,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Fotografie a výkresy stěnových systémů rozdílných konstrukcí, nejméně 4 druhy </w:t>
+        <w:t xml:space="preserve">Fotografie a výkresy stěnových systémů rozdílných konstrukcí, nejméně 4 druhy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8038,51 +8038,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Jedna zkušební stěna z některého ze stěnových systémů dle výběru zkoušejícího v délce min. 3 m</w:t>
+        <w:t>Jedna zkušební stěna z některého ze stěnových systémů dle výběru zkoušejícího v délce min. 3 m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8097,51 +8097,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dekorační a stínící textilie pro interiér a exteriér, záclonoviny, koberce, tapety, usně, koženky, výplňové materiály, např. dílce polyuretanových (PUR) pěn různých druhů, hustot a tvrdostí</w:t>
+        <w:t>Dekorační a stínící textilie pro interiér a exteriér, záclonoviny, koberce, tapety, usně, koženky, výplňové materiály, např. dílce polyuretanových (PUR) pěn různých druhů, hustot a tvrdostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8156,51 +8156,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Textilní pomocné materiály, např. zdrhovadla, stuhové uzávěry, stuhy, prýmky, pruženky, třapce, šňůry, řasicí stuhy, jiné zdobné prvky, spony, kroužky, strojové a ruční nitě více druhů a barev, lemovací proužky, vyšívací nitě, aplikace, značkovky, zdobné prvky, podlepovací textilie, např. s naneseným nízkotavným lepidlem</w:t>
+        <w:t>Textilní pomocné materiály, např. zdrhovadla, stuhové uzávěry, stuhy, prýmky, pruženky, třapce, šňůry, řasicí stuhy, jiné zdobné prvky, spony, kroužky, strojové a ruční nitě více druhů a barev, lemovací proužky, vyšívací nitě, aplikace, značkovky, zdobné prvky, podlepovací textilie, např. s naneseným nízkotavným lepidlem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8215,51 +8215,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vzory závěsných okenních systémů, různé druhy </w:t>
+        <w:t xml:space="preserve">Vzory závěsných okenních systémů, různé druhy </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8274,51 +8274,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Garnýž s příslušenstvím pro zhotovení výrobku</w:t>
+        <w:t>Garnýž s příslušenstvím pro zhotovení výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8333,51 +8333,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vzory rolet, různé druhy mechaniky pro hladké, skládané a římské, žaluzie </w:t>
+        <w:t xml:space="preserve">Vzory rolet, různé druhy mechaniky pro hladké, skládané a římské, žaluzie </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8392,51 +8392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiál pro zhotovení a zavěšení římské rolety s palmetou</w:t>
+        <w:t>Materiál pro zhotovení a zavěšení římské rolety s palmetou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8451,51 +8451,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Lepidlo pro spojování PUR pěn, tavná pistole s tavným lepidlem na textilní a jiné materiály, vybavení k nanášení lepidla</w:t>
+        <w:t>Lepidlo pro spojování PUR pěn, tavná pistole s tavným lepidlem na textilní a jiné materiály, vybavení k nanášení lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8510,51 +8510,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Materiály pro úpravu podkladu (stěny) </w:t>
+        <w:t xml:space="preserve">Materiály pro úpravu podkladu (stěny) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8569,51 +8569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí, kreslicí a pro šití potřebné pracovní pomůcky včetně rýsovacích potřeb, digitální měřidlo, pásmové měřidlo</w:t>
+        <w:t>Měřicí, kreslicí a pro šití potřebné pracovní pomůcky včetně rýsovacích potřeb, digitální měřidlo, pásmové měřidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8628,51 +8628,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem apod.</w:t>
+        <w:t>Střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8687,51 +8687,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Žehlicí a fixační technika</w:t>
+        <w:t>Žehlicí a fixační technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8746,51 +8746,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Elektrické šicí stroje, tj. průmyslový šicí stroj jednojehlový se stehem vázaným, průmyslový šicí stroj se stehem vázaným dvoujehlový, průmyslový šicí stroj obnitkovací tří nebo vícenitný </w:t>
+        <w:t xml:space="preserve">Elektrické šicí stroje, tj. průmyslový šicí stroj jednojehlový se stehem vázaným, průmyslový šicí stroj se stehem vázaným dvoujehlový, průmyslový šicí stroj obnitkovací tří nebo vícenitný </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8805,51 +8805,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
+        <w:t xml:space="preserve">Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8864,51 +8864,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Jehly různých velikostí na ruční šití: jehly jednohrotové s kulatou špicí, jehly jednohrotové s trojhranným hrotem, jehly dvojhrotové s kulatou špicí, jehly oblé s kulatou špicí, jehly oblé s trojhrannou špicí </w:t>
+        <w:t xml:space="preserve">Jehly různých velikostí na ruční šití: jehly jednohrotové s kulatou špicí, jehly jednohrotové s trojhranným hrotem, jehly dvojhrotové s kulatou špicí, jehly oblé s kulatou špicí, jehly oblé s trojhrannou špicí </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8923,51 +8923,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>Špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8982,51 +8982,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vypichovače </w:t>
+        <w:t xml:space="preserve">Vypichovače </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9041,51 +9041,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vlajka státní a vlajka EU</w:t>
+        <w:t>Vlajka státní a vlajka EU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9100,51 +9100,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Barvy na textil a efektní materiály ve sprejích</w:t>
+        <w:t>Barvy na textil a efektní materiály ve sprejích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9159,51 +9159,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Konstrukce na zhotovení okenní dekorace</w:t>
+        <w:t>Konstrukce na zhotovení okenní dekorace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9218,51 +9218,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Konstrukce na zhotovení exteriérové dekorace </w:t>
+        <w:t xml:space="preserve">Konstrukce na zhotovení exteriérové dekorace </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9277,51 +9277,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vrtačka elektrická nebo akumulátorová</w:t>
+        <w:t>Vrtačka elektrická nebo akumulátorová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9336,51 +9336,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Šroubovák elektrický nebo akumulátorový</w:t>
+        <w:t>Šroubovák elektrický nebo akumulátorový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9395,51 +9395,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounické kladívko</w:t>
+        <w:t>Čalounické kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9454,51 +9454,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sponkovačka a průmyslové spojovače příslušných druhů a délek</w:t>
+        <w:t>Sponkovačka a průmyslové spojovače příslušných druhů a délek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9513,51 +9513,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Kolářské a čalounické hřebíčky, vruty a šrouby </w:t>
+        <w:t xml:space="preserve">Kolářské a čalounické hřebíčky, vruty a šrouby </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9572,51 +9572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky</w:t>
+        <w:t>Ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9631,51 +9631,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9690,51 +9690,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příjemky, výdejky zboží a materiálů</w:t>
+        <w:t>Příjemky, výdejky zboží a materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9749,51 +9749,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Odpovídající technické vybavení nutné k zajištění bezpečnosti a hygieny práce a protipožární ochrany</w:t>
+        <w:t>Odpovídající technické vybavení nutné k zajištění bezpečnosti a hygieny práce a protipožární ochrany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="12283" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9934,51 +9934,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam svého materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně-technické vybavení jiného subjektu, přiloží k žádosti o udělení nebo prodloužení platnosti autorizace smlouvu (popřípadě smlouvy) umožňující jeho užívání nejméně po dobu 5 let ode dne podání žádosti o udělení nebo prodloužení platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10303,51 +10303,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10988,84 +10988,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér, 13.9.2026 18:01:04</w:t>
+        <w:t>Dekoratér, 28.10.2026 22:19:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E826AFF"/>
+    <w:nsid w:val="782117E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11151,51 +11151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A9BF30B"/>
+    <w:nsid w:val="08E10E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11281,51 +11281,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="72B6E6F9"/>
+    <w:nsid w:val="2455CF4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11411,51 +11411,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EFF9331"/>
+    <w:nsid w:val="104817EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>