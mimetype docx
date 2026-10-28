--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AAEDC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AAEDC82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AAEDC82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29FA019A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29FA019A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29FA019A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3120,51 +3120,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4591,51 +4591,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5542,51 +5542,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6925,51 +6925,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7061,79 +7061,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9264" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7145,51 +7145,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7201,51 +7201,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7296,51 +7296,51 @@
         <w:t>čalouník</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti čalounické nebo dekoratérské výroby nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7355,51 +7355,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické nebo dekoratérské výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7414,51 +7414,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vyšší odborné vzdělání v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické nebo dekoratérské výroby nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti čalounické výroby. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7473,51 +7473,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání a alespoň 5 let odborné praxe v oblasti čalounické nebo dekoratérské výroby nebo ve funkci učitele odborných předmětů nebo odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7568,51 +7568,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti dekoratérství.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7624,400 +7624,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8775,1326 +8660,1326 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavením:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3666"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1373" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3680"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="3680"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3680"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Technologické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1732" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="3680"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nákresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="3680"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="3680"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3475" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="3680"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4209" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interiérových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="3680"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5644" w:y="3680"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exteriérových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6888" w:y="3680"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dekorací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3915"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3930"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="3930"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3930"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fotografie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interiérových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="3930"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2779" w:y="3930"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exteriérových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="3930"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3950" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dekorací,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4900" w:y="3930"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednotlivé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="3930"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>styly,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="3930"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="3930"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7334" w:y="3930"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7262" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7492" w:y="3930"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>počtu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="3930"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="3930"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8140" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4165"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4179"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="4179"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4179"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fotografie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="4179"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výkresy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="4179"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěnových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3278" w:y="4179"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="4179"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozdílných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5049" w:y="4179"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4977" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konstrukcí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6072" w:y="4179"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nejméně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="4179"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7070" w:y="4179"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4414"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="908" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4429"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1339" w:y="4429"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4429"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zkušební</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="4429"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2044" w:y="4429"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>některého</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2990" w:y="4429"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="4429"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3187" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stěnových</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="4429"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4142" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="4429"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="4429"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výběru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="4429"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7420" w:y="4429"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8011" w:y="4429"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7939" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8169" w:y="4429"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8097" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rohem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="4429"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8721" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8966" w:y="4429"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8894" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozměrech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9969" w:y="4429"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9897" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(0,5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10372" w:y="4429"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10300" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4659"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10459" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0,5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="4659"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>x1,3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="4659"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="4659"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1612" w:y="4659"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="4659"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1814" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="4659"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="4659"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="4659"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4894"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4909"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="4909"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4909"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dekorační</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="4909"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stínící</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="4909"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="4909"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="4909"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>interiér</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="4909"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="4909"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exteriér,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="4909"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>záclonoviny,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="4909"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koberce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6758" w:y="4909"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6691" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tapety,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="4909"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>usně,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7963" w:y="4909"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koženky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8808" w:y="4909"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8740" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výplňové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9652" w:y="4909"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="4909"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5139"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10254,272 +10139,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvrdostí)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5374"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5389"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="5389"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5389"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Textilní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomocné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="5389"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1968" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="5389"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdrhovadla,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="5389"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stuhové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="5389"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4737" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzávěry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="5389"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5548" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stuhy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6211" w:y="5389"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prýmky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="5389"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6897" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pruženky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="5389"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>třapce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8558" w:y="5389"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8486" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šňůry,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9163" w:y="5389"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řasicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9700" w:y="5389"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9628" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stuhy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10291" w:y="5389"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10219" w:y="5389"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5619"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10883,1802 +10768,1802 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6085"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6099"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="6099"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6099"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závěsných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2030" w:y="6099"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1963" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okenních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="6099"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systémů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="6099"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4315" w:y="6099"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="6099"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6349"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="6349"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6349"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Garnýž</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="6349"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušenstvím</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="6349"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3009" w:y="6349"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2937" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="6349"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3859" w:y="6349"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6584"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="6598"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vzory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rolet,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1531" w:y="6598"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2088" w:y="6598"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="6598"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechaniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="6598"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="6598"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hladké,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="6598"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>skládané</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="6598"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="6598"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>římské,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6451" w:y="6598"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6384" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>žaluzie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6834"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="797" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6848"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="6848"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6848"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiál</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="6848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6848"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="6848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="6848"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="6848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2668" w:y="6848"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="6848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zavěšení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="6848"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="6848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>římské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="6848"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="6848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rolety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4732" w:y="6848"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4660" w:y="6848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="6848"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="6848"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>palmetou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7083"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7098"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="7098"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7098"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lepidlo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1089" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="7098"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2419" w:y="7098"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PUR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="7098"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pěn,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="7098"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tavná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="7098"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pistole</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="7098"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="7098"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tavným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="7098"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5313" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidlem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="7098"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6115" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6470" w:y="7098"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textilní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="7098"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7032" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="7098"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="7098"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7574" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8568" w:y="7098"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8496" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9427" w:y="7098"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9355" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9585" w:y="7098"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9513" w:y="7098"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nanášení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7328"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7563"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7578"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="7578"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7578"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="7578"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="7578"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podkladu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="7578"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="7578"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(stěny)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7813"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7827"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="7827"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7827"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Materiály</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1257" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="7827"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokládání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="7827"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koberců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3360" w:y="7827"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4008" w:y="7827"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3940" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lišt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4310" w:y="7827"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4243" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4593" w:y="7827"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zalištování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5596" w:y="7827"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5529" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>koberce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8062"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8077"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="8077"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8077"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měřicí,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kreslicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="8077"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1972" w:y="8077"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1900" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="8077"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2246" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šití</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="8077"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="8077"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="8077"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5164" w:y="8077"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5812" w:y="8077"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5740" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rýsovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="8077"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6753" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeb,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="8077"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7435" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>digitální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8256" w:y="8077"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8184" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřidlo,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9024" w:y="8077"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8952" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pásmové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9892" w:y="8077"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9820" w:y="8077"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8312"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8326"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="8326"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8326"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střihací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1996" w:y="8326"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8326"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="8326"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="8326"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3835" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4123" w:y="8326"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>střihací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="8326"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4752" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="8326"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5179" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5755" w:y="8326"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5683" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6336" w:y="8326"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6264" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>malé,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="8326"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7387" w:y="8326"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7315" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="8326"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7896" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velké</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8491" w:y="8326"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krejčovské,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9547" w:y="8326"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="8326"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8557"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13042,391 +12927,391 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9022"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9037"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="9037"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9037"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žehlicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="9037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="9037"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="9037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fixační</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="9037"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="9037"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9272"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9286"/>
-[...16 lines deleted...]
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="9286"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9286"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Elektrické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="9286"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroje,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="9286"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="9286"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="9286"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3556" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="9286"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="9286"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4353" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5592" w:y="9286"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5520" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5860" w:y="9286"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5788" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stehem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="9286"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vázaným,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7488" w:y="9286"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7416" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8553" w:y="9286"/>
+        <w:framePr w:w="317" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8481" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8913" w:y="9286"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8841" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9350" w:y="9286"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9278" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvoujehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10464" w:y="9286"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10392" w:y="9286"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9517"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13569,561 +13454,561 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vícenitný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9752"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9766"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="9766"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9766"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Strojové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="9766"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(min.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="9766"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="9766"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2760" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3110" w:y="9766"/>
+        <w:framePr w:w="217" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3043" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="9766"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3528" w:y="9766"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušnému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="9766"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="9766"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5241" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stroji,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5846" w:y="9766"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5779" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šitému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6494" w:y="9766"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="9766"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šicímu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="9766"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7233" w:y="9766"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10002"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10016"/>
-[...16 lines deleted...]
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="10016"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10016"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jehly</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1742" w:y="10016"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velikostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="10016"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2803" w:y="10016"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ruční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="10016"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šití:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3676" w:y="10016"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="10016"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4075" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednohrotové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5356" w:y="10016"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5284" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="10016"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kulatou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6216" w:y="10016"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6144" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špicí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6739" w:y="10016"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6667" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jehly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7209" w:y="10016"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jednohrotové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="10016"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8577" w:y="10016"/>
+        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trojhranným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9691" w:y="10016"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9619" w:y="10016"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hrotem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10246"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14368,1904 +14253,1904 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špicí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10482"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10496"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="10496"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10496"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špendlíky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="10496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krejčovské,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2448" w:y="10496"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="10496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>špendlíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3350" w:y="10496"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3283" w:y="10496"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10731"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10746"/>
-[...10 lines deleted...]
-        <w:t>•Vypichovače</w:t>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10746"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10981"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10995"/>
-[...16 lines deleted...]
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="10995"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10995"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Státní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="969" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlajka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="10995"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="10995"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlajka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="10995"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="10995"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>EU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11230"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11245"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="11245"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11245"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Barvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="11245"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11245"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="11245"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>textil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1780" w:y="11245"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="11245"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="11245"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="11245"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>efektní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="11245"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="11245"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="11245"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="11245"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="11245"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3681" w:y="11245"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sprejích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11480"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11494"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="11494"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11494"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Konstrukce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="11494"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="11494"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okenní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="11494"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="11494"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dekorace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11730"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11744"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="11744"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11744"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Konstrukce</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="11744"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1728" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zhotovení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="11744"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>exteriérové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3768" w:y="11744"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="11744"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dekorace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11979"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11994"/>
-[...16 lines deleted...]
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="11994"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11994"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Vrtačka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="11994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="11994"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="11994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="11994"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="11994"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akumulátorová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12229"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12243"/>
-[...16 lines deleted...]
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="12243"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12243"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="12243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>elektrický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="12243"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2289" w:y="12243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2860" w:y="12243"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="12243"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>akumulátorový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12478"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12493"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="12493"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12493"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pilka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="12493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="12493"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="12493"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12728"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12742"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="12742"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12742"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přípravek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1656" w:y="12742"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řezání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="12742"/>
+        <w:framePr w:w="260" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lišt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="12742"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2500" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="12742"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="12742"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pokos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12978"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12992"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="12992"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12992"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čalounické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="12992"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13227"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13242"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="13242"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13242"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sponkovačka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="13242"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1886" w:y="13242"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="13242"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>průmyslové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2966" w:y="13242"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="13242"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>spojovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="13242"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3854" w:y="13242"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příslušných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="13242"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4920" w:y="13242"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="13242"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="13242"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5731" w:y="13242"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5664" w:y="13242"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13477"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13491"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="13491"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13491"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kolářské</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="13491"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="13491"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2400" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hřebíčky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3336" w:y="13491"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vruty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3825" w:y="13491"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="13491"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3931" w:y="13491"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šrouby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13726"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13741"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="13741"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13741"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Místnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="13741"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2553" w:y="13741"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2481" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>část</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="13741"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="13741"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="13741"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4080" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="13741"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tablet,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="13741"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>psací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="13741"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5726" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="13741"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6504" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>označené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7497" w:y="13741"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>listy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7900" w:y="13741"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="13741"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papíru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13976"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13990"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="13990"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13990"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ochranné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1324" w:y="13990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="13990"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="13990"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14226"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="917" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14240"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="14240"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14240"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příjemky,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výdejky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="14240"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zboží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="14240"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2784" w:y="14240"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="14240"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3648" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formuláře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="14240"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4968" w:y="14240"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vylnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5659" w:y="14240"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5587" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="14240"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="14240"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14475"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="773" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14490"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1204" w:y="14490"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14490"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="14490"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="14490"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="14490"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>udržování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="14490"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="14490"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čistoty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="14490"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="14490"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="14490"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="14490"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14725"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16895,51 +16780,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18156,51 +18041,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18785,84 +18670,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dekoratér/dekoratérka, 13.9.2026 17:59:24</w:t>
+        <w:t>Dekoratér/dekoratérka, 28.10.2026 20:21:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7843F62A"/>
+    <w:nsid w:val="5B7DF7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -18948,51 +18833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C21E06B"/>
+    <w:nsid w:val="0DCEFFBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -19077,188 +18962,55 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>