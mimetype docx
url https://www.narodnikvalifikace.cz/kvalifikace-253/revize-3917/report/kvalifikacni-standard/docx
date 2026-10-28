--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E088F9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E088F9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E088F9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70C6BF17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70C6BF17" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70C6BF17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 31.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 13.9.2026 18:04:22</w:t>
+        <w:t>Montážník/montážnice nábytku, 29.10.2026 0:02:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1209,96 +1209,96 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
-        <w:framePr w:w="10766" w:h="9694" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="9464" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1310,51 +1310,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba informuje, které doklady musí uchazeč předložit, aby zkouška proběhla v souladu s platnými právními předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1366,51 +1366,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Před zahájením vlastního ověřování musí být uchazeč seznámen s pracovištěm a s požadavky bezpečnosti a ochrany zdraví při práci (BOZP) a požární ochrany (PO), o čemž bude autorizovanou osobou vyhotoven a uchazečem podepsán písemný záznam. Zdravotní způsobilost pro vykonání zkoušky není vyžadována.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1422,51 +1422,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1478,51 +1478,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč se prokáže předepsaným osvědčením o odborné způsobilosti v elektrotechnice pro samostatnou činnost na elektrických zařízeních podle § 6 vyhlášky č. 50/1978 Sb., ve znění pozdějších předpisů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1534,51 +1534,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Výkon povolání se dále řídí závaznými právními předpisy, zejména pro obast provádění elektroinstalačních prací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1590,51 +1590,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1646,51 +1646,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při zkoušce uchazeč provede:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -1698,58 +1698,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Montáž rohové kuchyňské linky s využitím rohu, rohová linka musí obsahovat 5 kuchyňských zón (zásoby, ukládání, mytí, přípravy, vaření/pečení), spodní a horní úložné prostory, výsuvy, dvířka plná i zasklená, místní osvětlení, elektrospotřebiče, přívod vody a odvod splaškové vody u mycí zóny vybavené dvojitým dřezem a myčkou nádobí.</w:t>
+        <w:t>Montáž rohové kuchyňské linky s využitím rohu, rohová linka musí obsahovat 5 kuchyňských zón (zásoby, ukládání, mytí, přípravy, vaření/pečení), spodní a horní úložné prostory, výsuvy, dvířka plná i zasklená, místní osvětlení, elektrospotřebiče, přívod vody a odvod splaškové vody u mycí zóny vybavené dvojitým dřezem a myčkou nádobí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -1757,58 +1757,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Při ověřování kompetence e32.A.1005 Úprava dřevěných, plastových a dalších materiálů vrtáním otvorů a začištění elektrickými a ručními nástroji a nářadím musí být zkouška realizována na všech v kritériu uvedených materiálech buď při přípravě a montáži linky nebo samostatně, pokud by některé materiály nebyly součástí montované linky.</w:t>
+        <w:t>Při ověřování kompetence e32.A.1005 Úprava dřevěných, plastových a dalších materiálů vrtáním otvorů a začištění elektrickými a ručními nástroji a nářadím musí být zkouška realizována na všech v kritériu uvedených materiálech buď při přípravě a montáži linky nebo samostatně, pokud by některé materiály nebyly součástí montované linky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -1816,58 +1816,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ověřování kompetence e32.A.2007 Rozměrové vrtání a montáž kotevní techniky bude ověřeno nejméně na třech různých stěnových systémech, z nichž dva budou vzorky stěn upevněné ke stropu a podlaze v minimální šířce 1 000 mm. Jeden stěnový systém bude pevným podkladem montované rohové kuchyňské linky s výškou místnosti kuchyně a minimální šířkou stěn odpovídající šířkovým rozměrům montované kuchyňské rohové linky.</w:t>
+        <w:t>Ověřování kompetence e32.A.2007 Rozměrové vrtání a montáž kotevní techniky bude ověřeno nejméně na třech různých stěnových systémech, z nichž dva budou vzorky stěn upevněné ke stropu a podlaze v minimální šířce 1 000 mm. Jeden stěnový systém bude pevným podkladem montované rohové kuchyňské linky s výškou místnosti kuchyně a minimální šířkou stěn odpovídající šířkovým rozměrům montované kuchyňské rohové linky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -1875,58 +1875,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Při ověřování kompetence e32.A.3009 uchazeč provede na jeden stěnový prvek montáž madla a dřevěného obkladu od podlahové krytiny do výše minimálně 1 m.</w:t>
+        <w:t>Při ověřování kompetence e32.A.3009 uchazeč provede na jeden stěnový prvek montáž madla a dřevěného obkladu od podlahové krytiny do výše minimálně 1 m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1938,51 +1938,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -1994,51 +1994,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné ověřování kritérií hodnocení bude realizováno formou odpovědí uchazeče na úkoly a zadání vyplývající z příslušných kritérií hodnocení vypracovaných na PC nebo na označené listy papíru, ústním ověřením se rozumí stručné slovní doplnění písemně zpracovaných úkolů a zadání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2050,51 +2050,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2106,51 +2106,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení s ústním ověřením se požaduje stručné slovní doplnění předvedené činnosti ve smyslu vysvětlení nebo obhajoby zvoleného postupu či řešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2162,51 +2162,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2218,51 +2218,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému a kvalitnímu provádění všech úkonů tak, aby byl montovaný celek bezpečný a estetický při provádění montáže a při dlouhodobém užívání. Pracovní plochy včetně varných musí být vodorovné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2274,51 +2274,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9014" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="8783" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2340,51 +2340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Na zkoušku si účastník donese vlastní pracovní oděv a obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 13.9.2026 18:04:22</w:t>
+        <w:t>Montážník/montážnice nábytku, 29.10.2026 0:02:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2969,84 +2969,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 13.9.2026 18:04:22</w:t>
+        <w:t>Montážník/montážnice nábytku, 29.10.2026 0:02:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="021049D6"/>
+    <w:nsid w:val="3BC2E31D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>