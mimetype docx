--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R74A98CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR74A98CD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR74A98CD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D33525E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D33525E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D33525E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8026,51 +8026,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9702,51 +9702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10387,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 28.7.2026 10:37:47</w:t>
+        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32B17414"/>
+    <w:nsid w:val="4EEAAB49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10550,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C1B01EB"/>
+    <w:nsid w:val="39A4C34D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3645CF13"/>
+    <w:nsid w:val="1663AD45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="509D427A"/>
+    <w:nsid w:val="475863FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>