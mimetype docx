--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D33525E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D33525E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D33525E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D5594FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D5594FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D5594FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.09.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3208,51 +3208,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4355,51 +4355,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5414,51 +5414,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6883,51 +6883,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7019,79 +7019,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="11587" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="9264" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7103,51 +7103,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7159,51 +7159,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7254,51 +7254,51 @@
         <w:t>truhlář</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> a střední vzdělání s maturitní zkouškou a odbornou způsobilost v elektrotechnice minimálně v rozsahu § 6 (elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice a alespoň 5 let odborné praxe jako osoba odpovědná za činnosti v oblasti nábytkářské výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti nábytkářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7313,51 +7313,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti nábytkářské výroby a odbornou způsobilost v elektrotechnice minimálně v rozsahu § 6 (elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice a alespoň 5 let odborné praxe jako osoba odpovědná za činnosti v oblasti nábytkářské výroby nebo ve funkci učitele praktického vyučování v oblasti nábytkářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7372,51 +7372,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti nábytkářské výroby a odbornou způsobilost v elektrotechnice minimálně v rozsahu § 6 (elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice a alespoň 5 let odborné praxe jako osoba odpovědná za činnosti v oblasti nábytkářské výroby nebo ve funkci učitele praktického vyučování v oblasti nábytkářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7431,51 +7431,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na oblast zpracování dřeva a odbornou způsobilost v elektrotechnice minimálně v rozsahu § 6 (elektrotechnik), nařízení vlády č. 194/2022 Sb. o požadavcích na odbornou způsobilost k výkonu činností na elektrickém zařízení a na odbornou způsobilost v elektrotechnice a alespoň 5 let odborné praxe jako osoba odpovědná za činnosti v oblasti nábytkářské výroby nebo ve funkci učitele odborných předmětů nebo praktického vyučování v oblasti nábytkářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7562,51 +7562,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>a alespoň 5 let odborné praxe v oblasti nábytkářské výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7618,51 +7618,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7674,51 +7674,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7726,117 +7726,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7848,51 +7789,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7904,51 +7845,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7960,51 +7901,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="11039" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -8026,51 +7967,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8354,51 +8295,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prostory a zdroj potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>prostory a zdroj potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8413,51 +8354,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorové stěnové systémy a rohová stěna pro montáž kuchyňské rohové linky</w:t>
+        <w:t>vzorové stěnové systémy a rohová stěna pro montáž kuchyňské rohové linky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8472,51 +8413,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•různé typy modelových stěn pro kotvení nábytku, interiérových prvků a pomocných konstrukcí: cihlová, pórobetonová, betonová, sendvičová z materiálů na bázi dřeva, sádrokartonu, sádrovláknitých desek</w:t>
+        <w:t>různé typy modelových stěn pro kotvení nábytku, interiérových prvků a pomocných konstrukcí: cihlová, pórobetonová, betonová, sendvičová z materiálů na bázi dřeva, sádrokartonu, sádrovláknitých desek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8531,51 +8472,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zařízení a pomůcky pro vyhodnocení prostředí a zdokumentování pracoviště: teploměr, vlhkoměr, fotoaparát, záznamník pro vyhodnocení stavu zboží a prostředí, psací a kreslicí potřeby</w:t>
+        <w:t>zařízení a pomůcky pro vyhodnocení prostředí a zdokumentování pracoviště: teploměr, vlhkoměr, fotoaparát, záznamník pro vyhodnocení stavu zboží a prostředí, psací a kreslicí potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8590,51 +8531,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•výkresová a stavební dokumentace</w:t>
+        <w:t>výkresová a stavební dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8649,51 +8590,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technologické postupy pro montáž nábytkářských výrobků</w:t>
+        <w:t>technologické postupy pro montáž nábytkářských výrobků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8708,51 +8649,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příjemky, výdejky zboží a surovin, formulář pro předání hotové práce</w:t>
+        <w:t>příjemky, výdejky zboží a surovin, formulář pro předání hotové práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8767,51 +8708,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•materiály a polotovary pro montáž nábytkářských výrobků: latě, prkna, fošny, hranoly, laťovky, spárovky, sendviče, klínky, velkoplošné materiály (DTD desky laminované, surové, MDF desky laminované, surové, lakované, HDF desky, lamináty), nábytkové dílce (boky, dna, půdy, police, dveře, sokly, zalištování, zásuvky, úchytky, madla, nábytková skla, vrchní desky z různých materiálů - např. konstrukčních desek, kompozitních materiálů, kamene), nábytkové prvky (skříně, stoly, kontejnery, police), kovové prvky (podnože, podpěry, kotvy), spojovací materiály a kování (dřevěné kolíky, lepidlo, vruty, šrouby), kotvicí materiál (hmoždinky, chemické kotvy), brusný papír zrnitosti 80, 120, 180 </w:t>
+        <w:t xml:space="preserve">materiály a polotovary pro montáž nábytkářských výrobků: latě, prkna, fošny, hranoly, laťovky, spárovky, sendviče, klínky, velkoplošné materiály (DTD desky laminované, surové, MDF desky laminované, surové, lakované, HDF desky, lamináty), nábytkové dílce (boky, dna, půdy, police, dveře, sokly, zalištování, zásuvky, úchytky, madla, nábytková skla, vrchní desky z různých materiálů - např. konstrukčních desek, kompozitních materiálů, kamene), nábytkové prvky (skříně, stoly, kontejnery, police), kovové prvky (podnože, podpěry, kotvy), spojovací materiály a kování (dřevěné kolíky, lepidlo, vruty, šrouby), kotvicí materiál (hmoždinky, chemické kotvy), brusný papír zrnitosti 80, 120, 180 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8826,51 +8767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•materiál a polotovary pro elektrické instalace: vodiče, svítidla, vypínače, ovladače, systémy, varné desky, pečicí trouby a ostatní vestavné elektrické spotřebiče</w:t>
+        <w:t>materiál a polotovary pro elektrické instalace: vodiče, svítidla, vypínače, ovladače, systémy, varné desky, pečicí trouby a ostatní vestavné elektrické spotřebiče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8885,51 +8826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•materiál a polotovary pro vodoinstalace: dřezy, umyvadla, instalační prvky, přívody a odpady vody</w:t>
+        <w:t>materiál a polotovary pro vodoinstalace: dřezy, umyvadla, instalační prvky, přívody a odpady vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8944,51 +8885,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ruční nářadí: hoblík, římsovník, dláta (3 ks), šroubováky (3 ks), kleště, palička dřevěná, palička gumová, pilka ocaska, pilka zářezka, úhelník, pohyblivý úhelník, kladivo malé, kladivo velké, brusný paklík, vodováha, metr, tužka, ztužidla (2 ks) - 40 cm, sada nářadí pro elektroinstalace, sada nářadí pro vodoinstalace </w:t>
+        <w:t xml:space="preserve">ruční nářadí: hoblík, římsovník, dláta (3 ks), šroubováky (3 ks), kleště, palička dřevěná, palička gumová, pilka ocaska, pilka zářezka, úhelník, pohyblivý úhelník, kladivo malé, kladivo velké, brusný paklík, vodováha, metr, tužka, ztužidla (2 ks) - 40 cm, sada nářadí pro elektroinstalace, sada nářadí pro vodoinstalace </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9003,51 +8944,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektrické nářadí: ruční vrtačka malá, ruční vrtačka příklepová, sada vrtáků do dřeva, sada vrtáků do kovu, sada vrtáků do betonu a zdiva, sada bitů, ruční kotoučová pila, ruční elektrický hoblík, ruční kmitací pilka, ruční horní frézka, ruční akumulátorový šroubovák, ruční úhlová bruska, přenosná kotoučová pila, detektor instalačních sítí</w:t>
+        <w:t>elektrické nářadí: ruční vrtačka malá, ruční vrtačka příklepová, sada vrtáků do dřeva, sada vrtáků do kovu, sada vrtáků do betonu a zdiva, sada bitů, ruční kotoučová pila, ruční elektrický hoblík, ruční kmitací pilka, ruční horní frézka, ruční akumulátorový šroubovák, ruční úhlová bruska, přenosná kotoučová pila, detektor instalačních sítí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9062,51 +9003,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dřevěná hoblice</w:t>
+        <w:t>dřevěná hoblice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9121,51 +9062,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•montážní stůl</w:t>
+        <w:t>montážní stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9180,51 +9121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•dvojitý kovový žebřík nebo kovové schůdky </w:t>
+        <w:t xml:space="preserve">dvojitý kovový žebřík nebo kovové schůdky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9239,51 +9180,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC nebo tablet.</w:t>
+        <w:t>PC nebo tablet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9702,51 +9643,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Písemné a ústní ověřování je součástí ověřování kritérií hodnocení a celkově činí 30 minut z času vlastní zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10387,84 +10328,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montážník/montážnice nábytku, 11.9.2026 19:13:15</w:t>
+        <w:t>Montážník/montážnice nábytku, 27.10.2026 2:21:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4EEAAB49"/>
+    <w:nsid w:val="59CF8300"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10550,51 +10491,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39A4C34D"/>
+    <w:nsid w:val="2FD72864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10680,51 +10621,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1663AD45"/>
+    <w:nsid w:val="0DD41B9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10810,51 +10751,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="475863FE"/>
+    <w:nsid w:val="34919D0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>