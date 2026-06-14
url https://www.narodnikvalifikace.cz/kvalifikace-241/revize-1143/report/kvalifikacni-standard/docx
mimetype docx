--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R738010DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR738010DB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR738010DB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R92880F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR92880F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR92880F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 30.4.2026 14:50:57</w:t>
+        <w:t>Zámečník, 14.6.2026 21:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1384,51 +1384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování splnění kritérií založených na formě praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného produktu i k časovému hledisku zvládání operací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 30.4.2026 14:50:57</w:t>
+        <w:t>Zámečník, 14.6.2026 21:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1957,51 +1957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Procházka (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 30.4.2026 14:50:57</w:t>
+        <w:t>Zámečník, 14.6.2026 21:54:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>