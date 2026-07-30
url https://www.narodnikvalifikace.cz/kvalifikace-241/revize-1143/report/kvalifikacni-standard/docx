--- v1 (2026-06-14)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R92880F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR92880F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR92880F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E52CA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E52CA5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E52CA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,704 +204,704 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strojírenství a strojírenská výroba (kód: 23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní zámečník; Provozní zámečník a montér; Mechanik báňské záchranné služby; Důlní zámečník; Montér ocelových konstrukcí; Provozní zámečník; Montér točivých strojů; Montér vzduchotechniky; Mechanik opravář</w:t>
+        <w:t>Montér ocelových konstrukcí; Strojní zámečník; Provozní zámečník a montér; Mechanik opravář; Montér točivých strojů; Provozní zámečník; Důlní zámečník; Mechanik báňské záchranné služby; Montér vzduchotechniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
-        <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4711"/>
+        <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4711"/>
+        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4486"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
-        <w:framePr w:w="8970" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5412"/>
+        <w:framePr w:w="8970" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5188"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Odborná způsobilost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P8"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5922"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5698"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
-        <w:framePr w:w="9802" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5993"/>
+        <w:framePr w:w="9802" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5769"/>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Název</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="5922"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="5698"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P11"/>
-        <w:framePr w:w="751" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="5993"/>
+        <w:framePr w:w="751" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="5769"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Úroveň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6299"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6355"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6130"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace ve strojírenských normách a v technické dokumentaci strojů, přístrojů a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6299"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6074"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6355"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6130"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6675"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6451"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6731"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6507"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace v technologických postupech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6675"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6451"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6731"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6507"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7051"/>
+        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7107"/>
+        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6883"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Volba postupu práce, potřebných nástrojů, pomůcek a materiálů pro ruční a strojní obrábění a tvarování kovových a nekovových materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7051"/>
+        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6827"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7107"/>
+        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6883"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7658"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7714"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7490"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Měření a kontrola délkových rozměrů, geometrických tvarů, vzájemné polohy prvků a jakosti povrchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7658"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7714"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7490"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8034"/>
+        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7810"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8090"/>
+        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ruční obrábění a zpracování kovových a nekovových materiálů řezáním, stříháním, pilováním, vrtáním, broušením, ohýbáním a zakružováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8034"/>
+        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7810"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8090"/>
+        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7866"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8641"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8417"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8697"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8473"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výroba jednoduchých součástí na běžných druzích obráběcích strojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8641"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8417"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8697"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8473"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9017"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8793"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9073"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8849"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rovnání kovů pod lisem i bez použití lisu pomocí ohřevu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9017"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8793"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9073"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8849"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9393"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9169"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9449"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9225"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orýsování součástí a polotovarů s použitím měřidel, rýsovačského nářadí, pomůcek, přístrojů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9393"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9169"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9449"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9225"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9770"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9545"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9826"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9601"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sestavování dílů, součástí, částí strojů a zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9770"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="9545"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9826"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="9601"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
-        <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10373"/>
+        <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10148"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10713"/>
+        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10489"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 14.6.2026 21:54:23</w:t>
+        <w:t>Zámečník, 30.7.2026 4:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1384,51 +1384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování splnění kritérií založených na formě praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného produktu i k časovému hledisku zvládání operací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 14.6.2026 21:54:23</w:t>
+        <w:t>Zámečník, 30.7.2026 4:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1957,51 +1957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Procházka (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 14.6.2026 21:54:23</w:t>
+        <w:t>Zámečník, 30.7.2026 4:15:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>