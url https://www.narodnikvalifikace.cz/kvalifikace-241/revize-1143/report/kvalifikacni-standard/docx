--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E52CA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E52CA5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E52CA5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51346495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51346495" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51346495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 01.12.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 30.7.2026 4:15:51</w:t>
+        <w:t>Zámečník, 14.9.2026 6:46:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1384,51 +1384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování splnění kritérií založených na formě praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, ke kvalitě zhotoveného produktu i k časovému hledisku zvládání operací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 30.7.2026 4:15:51</w:t>
+        <w:t>Zámečník, 14.9.2026 6:46:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1957,51 +1957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Procházka (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zámečník, 30.7.2026 4:15:51</w:t>
+        <w:t>Zámečník, 14.9.2026 6:46:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>