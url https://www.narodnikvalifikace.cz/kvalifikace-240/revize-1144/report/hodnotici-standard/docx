--- v3 (2026-08-08)
+++ v4 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DBF53B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DBF53B7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DBF53B7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55A99D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55A99D15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55A99D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 8.8.2026 17:25:18</w:t>
+        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 8.8.2026 17:25:18</w:t>
+        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 8.8.2026 17:25:18</w:t>
+        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3257,51 +3257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 8.8.2026 17:25:18</w:t>
+        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 8.8.2026 17:25:18</w:t>
+        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5434,51 +5434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 8.8.2026 17:25:18</w:t>
+        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6007,84 +6007,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Procházka (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 8.8.2026 17:25:18</w:t>
+        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6A3A04A8"/>
+    <w:nsid w:val="45AD2E5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6170,51 +6170,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="55D9B4BD"/>
+    <w:nsid w:val="78A7C274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6300,51 +6300,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="38E6617C"/>
+    <w:nsid w:val="01F62498"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>