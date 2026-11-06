--- v4 (2026-09-22)
+++ v5 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R55A99D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR55A99D15" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR55A99D15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB1848BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB1848BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB1848BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -204,542 +204,542 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strojírenství a strojírenská výroba (kód: 23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="703" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
+        <w:framePr w:w="6628" w:h="927" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik opravář; Důlní zámečník; Provozní zámečník; Montér točivých strojů; Montér vzduchotechniky; Mechanik báňské záchranné služby; Provozní zámečník a montér; Strojní zámečník; Montér ocelových konstrukcí</w:t>
+        <w:t>Provozní zámečník a montér; Strojní zámečník; Mechanik báňské záchranné služby; Montér vzduchotechniky; Mechanik opravář; Montér točivých strojů; Důlní zámečník; Provozní zámečník; Montér ocelových konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
-        <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4486"/>
+        <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4711"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
-        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4486"/>
+        <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4711"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
-        <w:framePr w:w="8970" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5188"/>
+        <w:framePr w:w="8970" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5412"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Odborná způsobilost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P8"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5698"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
-        <w:framePr w:w="9802" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5769"/>
+        <w:framePr w:w="9802" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5993"/>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Název</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="5698"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="5922"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P11"/>
-        <w:framePr w:w="751" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="5769"/>
+        <w:framePr w:w="751" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="5993"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Úroveň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6074"/>
+        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6130"/>
+        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6355"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace v technologickém postupu, normách a v technických podkladech pro montáž a opravy ocelových konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6074"/>
+        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6299"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6130"/>
+        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6355"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6681"/>
+        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6905"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6737"/>
+        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6961"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Volba postupu práce, potřebných nástrojů, pomůcek a dílů pro provádění montáže a demontáže ocelových konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6681"/>
+        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="6905"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6737"/>
+        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="6961"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7288"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7512"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7344"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7568"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Měření a kontrola délkových rozměrů, geometrických tvarů, vzájemné polohy dílů a jakosti povrchu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7288"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7512"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7344"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7568"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7664"/>
+        <w:framePr w:w="9826" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7720"/>
+        <w:framePr w:w="9774" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7945"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Ruční obrábění a zpracování kovových a nekovových materiálů řezáním, stříháním, pilováním, vrtáním, broušením, ohýbáním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7664"/>
+        <w:framePr w:w="805" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7889"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7720"/>
+        <w:framePr w:w="723" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7945"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8271"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8495"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8327"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Používání různých prostředků pro manipulaci s ocelovými konstrukcemi a jejich částmi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8271"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8495"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8327"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8647"/>
+        <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8872"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8703"/>
+        <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8928"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sestavování, montáž a demontáž ocelových konstrukcí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8647"/>
+        <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="8872"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8703"/>
+        <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="8928"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
-        <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9250"/>
+        <w:framePr w:w="8788" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9475"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9591"/>
+        <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9815"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.06.2015 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
+        <w:t>Montér ocelových konstrukcí, 7.11.2026 0:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1805,51 +1805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
+        <w:t>Montér ocelových konstrukcí, 7.11.2026 0:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2452,51 +2452,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
+        <w:t>Montér ocelových konstrukcí, 7.11.2026 0:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3257,51 +3257,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
+        <w:t>Montér ocelových konstrukcí, 7.11.2026 0:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3933,51 +3933,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3992,51 +3992,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8270" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4233,51 +4233,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
+        <w:t>Montér ocelových konstrukcí, 7.11.2026 0:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4505,51 +4505,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Prostory a přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům (např. elektrická energie, plyn, tlakový vzduch, voda aj.)</w:t>
+        <w:t>Prostory a přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům (např. elektrická energie, plyn, tlakový vzduch, voda aj.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4564,51 +4564,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vhodné pracovní oblečení, ochranné pracovní pomůcky (OOPP), příp. i speciální OOPP odpovídající druhu montáže (např. svářecí kukla)</w:t>
+        <w:t>Vhodné pracovní oblečení, ochranné pracovní pomůcky (OOPP), příp. i speciální OOPP odpovídající druhu montáže (např. svářecí kukla)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4623,51 +4623,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická a technologická dokumentace odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby (např. strojnické tabulky, technologický postup, přepisy pro montáž, výběry z norem, výkresová dokumentace včetně rozpisu dílů)</w:t>
+        <w:t>Technická a technologická dokumentace odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby (např. strojnické tabulky, technologický postup, přepisy pro montáž, výběry z norem, výkresová dokumentace včetně rozpisu dílů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4682,51 +4682,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiál, nástroje, ruční a elektrické nářadí a přípravky pro montáž/demontáž a sestavování ocelových konstrukcí zařízení odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby (např. nářadí pro řezání, vrtání a opracování materiálu, svařovací souprava, nářadí na sváření, dělení nebo pálení materiálu a další)</w:t>
+        <w:t>Materiál, nástroje, ruční a elektrické nářadí a přípravky pro montáž/demontáž a sestavování ocelových konstrukcí zařízení odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby (např. nářadí pro řezání, vrtání a opracování materiálu, svařovací souprava, nářadí na sváření, dělení nebo pálení materiálu a další)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4741,51 +4741,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Manipulační a zdvihací technika a vázací prostředky odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby (např. jeřáb, zvedáky, lešení, vozík, plošina, kladka)</w:t>
+        <w:t>Manipulační a zdvihací technika a vázací prostředky odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby (např. jeřáb, zvedáky, lešení, vozík, plošina, kladka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4800,51 +4800,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Díly ocelové konstrukce pro předvedení sestavení zařízení odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby</w:t>
+        <w:t>Díly ocelové konstrukce pro předvedení sestavení zařízení odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4859,51 +4859,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení pro provedení funkční zkoušky a diagnostiku vady ocelové konstrukce odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby (např. různé druhy měřidel, nivelační přístroj, momentový klíč, pásmo, leaserové měřidlo)</w:t>
+        <w:t>Zařízení pro provedení funkční zkoušky a diagnostiku vady ocelové konstrukce odpovídající všem připraveným alternativám zadání zkoušky u autorizované osoby (např. různé druhy měřidel, nivelační přístroj, momentový klíč, pásmo, leaserové měřidlo)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6950" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5434,51 +5434,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
+        <w:t>Montér ocelových konstrukcí, 7.11.2026 0:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6007,84 +6007,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Josef Procházka (OSVČ)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Montér ocelových konstrukcí, 22.9.2026 23:16:42</w:t>
+        <w:t>Montér ocelových konstrukcí, 7.11.2026 0:22:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="45AD2E5E"/>
+    <w:nsid w:val="2FF62798"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6170,51 +6170,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78A7C274"/>
+    <w:nsid w:val="01CFCD34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6300,51 +6300,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="01F62498"/>
+    <w:nsid w:val="5A81B6F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>