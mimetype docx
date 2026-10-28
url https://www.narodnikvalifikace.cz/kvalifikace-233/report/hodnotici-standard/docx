--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DC9FB23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DC9FB23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DC9FB23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD5212E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD5212E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD5212E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -479,68 +479,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.10.2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžba dříví těžebně-dopravními stroji, 13.9.2026 17:59:13</w:t>
+        <w:t>Těžba dříví těžebně-dopravními stroji, 28.10.2026 22:18:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 1 z 6</w:t>
+        <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1521,68 +1521,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžba dříví těžebně-dopravními stroji, 13.9.2026 17:59:13</w:t>
+        <w:t>Těžba dříví těžebně-dopravními stroji, 28.10.2026 22:18:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 2 z 6</w:t>
+        <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2158,68 +2158,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou nebo před jedním autorizovaným zástupcem právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžba dříví těžebně-dopravními stroji, 13.9.2026 17:59:13</w:t>
+        <w:t>Těžba dříví těžebně-dopravními stroji, 28.10.2026 22:18:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 3 z 6</w:t>
+        <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2294,79 +2294,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8548" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6700" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2378,51 +2378,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba musí splňovat jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2434,51 +2434,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání mechanizátor lesní výroby (lesní mechanizátor) a střední vzdělání s maturitní zkouškou v lesnickém oboru vzdělání a alespoň 5 let praxe jako osoba odpovědná za činnost v oblasti lesního hospodářství nebo ve funkci učitele odborných předmětů (včetně praxe a odborného výcviku) na lesnických školách a odborných učilištích, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2490,51 +2490,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v lesnickém oboru vzdělání a alespoň 5 let praxe jako osoba odpovědná za činnost v oblasti lesního hospodářství nebo ve funkci učitele odborných předmětů (včetně praxe a odborného výcviku) na lesnických školách a odborných učilištích, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2546,51 +2546,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti lesního hospodářství a alespoň 5 let praxe jako osoba odpovědná za činnosti v oblasti lesního hospodářství nebo ve funkci učitele odborných předmětů (včetně praxe a odborného výcviku) na lesnických školách a odborných učilištích, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2602,51 +2602,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání lesnického směru a alespoň 5 let odborné praxe jako osoba odpovědná za činnosti v oblasti lesního hospodářství nebo ve funkci učitele odborných předmětů (včetně praxe a odborného výcviku) na lesnických školách a odborných učilištích, z toho minimálně jeden rok v období posledních dvou let před podáním žádosti o autorizaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2658,51 +2658,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -2714,777 +2714,887 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- Autorizovaná osoba, která nemá odbornou kvalifikaci podle příslušných ustanovení zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a přípravu zaměřenou na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>- Autorizovaná osoba musí mít základní dovednosti práce s počítačem a s internetem (stačí doložit čestné prohlášení).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- Autorizovaná osoba musí mít základní dovednosti práce s počítačem a s internetem (stačí doložit čestné prohlášení).</w:t>
+        <w:t>- Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC, tisku jednotného osvědčení a zasílání s vyhodnocením elektronickou poštou (stačí doložit čestné prohlášení).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC, tisku jednotného osvědčení a zasílání s vyhodnocením elektronickou poštou (stačí doložit čestné prohlášení).</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="6153" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="3709" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9082"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9082"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8001" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9422"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
-[...26 lines deleted...]
-        <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
+        <w:t>Pro zajištění zkoušky podle tohoto hodnoticího standardu je třeba mít k dispozici materiálně technické zázemí (včetně příslušného vybavení) v takovém rozsahu, který zaručuje ověření všech způsobilostí uvedených v daném hodnoticím standardu. Jde zejména o tyto náležitosti:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11270"/>
+        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9422"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Pro zajištění zkoušky podle tohoto hodnoticího standardu je třeba mít k dispozici materiálně technické zázemí (včetně příslušného vybavení) v takovém rozsahu, který zaručuje ověření všech způsobilostí uvedených v daném hodnoticím standardu. Jde zejména o tyto náležitosti:</w:t>
+        <w:t>- Pracoviště umožňující rozsahem a strukturou lesních porostů provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11270"/>
+        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9422"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- Pracoviště umožňující rozsahem a strukturou lesních porostů provedení zkoušky při splnění bezpečnostních a hygienických předpisů pro danou činnost,</w:t>
+        <w:t>- stroje, zařízení, nářadí a pomůcky nezbytné pro řešení zadaných úkolů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11270"/>
+        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9422"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- stroje, zařízení, nářadí a pomůcky nezbytné pro řešení zadaných úkolů,</w:t>
+        <w:t>- záznamové archy pro sledování a hodnocení postupu plnění úkolů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11270"/>
+        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9422"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>- záznamové archy pro sledování a hodnocení postupu plnění úkolů.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11270"/>
+        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9422"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11270"/>
+        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="9422"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>K žádosti o autorizaci žadatel přiloží seznam svého materiálně technického vybavení pro účely zkoušky. Pokud žadatel bude při zkouškách využívat materiálně technické vybavení jiné organizace, přiloží k žádosti o autorizaci smlouvu o jeho využívání nebo pronájmu, která bude uzavřená nejméně na dobu pěti let.</w:t>
+        <w:t>Žadatel přiloží k žádosti o autorizaci čestné prohlášení o zajištění odpovídajícího pracoviště v lesních porostech po dobu platnosti autorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13018"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13018"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3369" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="11270"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="13358"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel přiloží k žádosti o autorizaci čestné prohlášení o zajištění odpovídajícího pracoviště v lesních porostech po dobu platnosti autorizace.</w:t>
+        <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14391"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14391"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doba pro vykonání zkoušky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14731"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6,5 až 9,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být podle zadaných výrobků rozložena do více dnů, pokud by to provoz vyžadoval (těžba harvestorem - vyvážení forwarderem).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžba dříví těžebně-dopravními stroji, 13.9.2026 17:59:14</w:t>
+        <w:t>Těžba dříví těžebně-dopravními stroji, 28.10.2026 22:18:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 4 z 6</w:t>
+        <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -3558,363 +3668,50 @@
                     <pic:cNvPr id="10" name="Picture 10"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P33"/>
-[...311 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4533,68 +4330,68 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Národní ústav odborného vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Těžba dříví těžebně-dopravními stroji, 13.9.2026 17:59:14</w:t>
+        <w:t>Těžba dříví těžebně-dopravními stroji, 28.10.2026 22:18:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strana 6 z 6</w:t>
+        <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>