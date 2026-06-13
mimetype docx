--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68D8CFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68D8CFC2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68D8CFC2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46BDB2B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46BDB2B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46BDB2B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 29.4.2026 0:22:59</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 29.4.2026 0:22:59</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 29.4.2026 0:22:59</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 29.4.2026 0:22:59</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 29.4.2026 0:22:59</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 29.4.2026 0:22:59</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D5BD92F"/>
+    <w:nsid w:val="737A1CDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D36B642"/>
+    <w:nsid w:val="03926F1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>