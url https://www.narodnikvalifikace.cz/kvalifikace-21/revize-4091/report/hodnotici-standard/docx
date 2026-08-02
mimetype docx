--- v1 (2026-06-13)
+++ v2 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46BDB2B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46BDB2B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46BDB2B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DD588C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DD588C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DD588C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 13:46:13</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="737A1CDD"/>
+    <w:nsid w:val="4FF29FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03926F1D"/>
+    <w:nsid w:val="2757F9D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>