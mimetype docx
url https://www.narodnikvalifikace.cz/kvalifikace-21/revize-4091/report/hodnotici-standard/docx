--- v2 (2026-08-02)
+++ v3 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DD588C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DD588C9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DD588C9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R243E1FB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR243E1FB7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR243E1FB7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 16.9.2026 23:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 16.9.2026 23:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 16.9.2026 23:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 16.9.2026 23:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 16.9.2026 23:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 2.8.2026 5:09:11</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 16.9.2026 23:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4FF29FD4"/>
+    <w:nsid w:val="54849C6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2757F9D9"/>
+    <w:nsid w:val="68DBFCF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>