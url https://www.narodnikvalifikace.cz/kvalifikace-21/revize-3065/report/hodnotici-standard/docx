--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19794DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19794DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19794DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EADDEF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EADDEF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EADDEF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 29.4.2026 0:22:58</w:t>
+        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 29.4.2026 0:22:58</w:t>
+        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 29.4.2026 0:22:58</w:t>
+        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 29.4.2026 0:22:58</w:t>
+        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 29.4.2026 0:22:58</w:t>
+        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 29.4.2026 0:22:58</w:t>
+        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30B0693B"/>
+    <w:nsid w:val="563C396E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02334B02"/>
+    <w:nsid w:val="66DD0E1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>