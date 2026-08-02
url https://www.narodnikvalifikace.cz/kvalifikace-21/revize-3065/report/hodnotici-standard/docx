--- v1 (2026-06-13)
+++ v2 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EADDEF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EADDEF0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EADDEF0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD243165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD243165" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD243165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
+        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
+        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
+        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
+        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
+        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 13.6.2026 11:07:08</w:t>
+        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="563C396E"/>
+    <w:nsid w:val="52DB807D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66DD0E1C"/>
+    <w:nsid w:val="2C514F38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>