--- v2 (2026-08-02)
+++ v3 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD243165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD243165" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD243165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47B4BCC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47B4BCC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47B4BCC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 11.02.2022 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:25</w:t>
+        <w:t>Práce v ubytovacím zařízení, 16.9.2026 22:16:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:25</w:t>
+        <w:t>Práce v ubytovacím zařízení, 16.9.2026 22:16:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:25</w:t>
+        <w:t>Práce v ubytovacím zařízení, 16.9.2026 22:16:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:26</w:t>
+        <w:t>Práce v ubytovacím zařízení, 16.9.2026 22:16:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:26</w:t>
+        <w:t>Práce v ubytovacím zařízení, 16.9.2026 22:16:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Práce v ubytovacím zařízení, 2.8.2026 3:26:26</w:t>
+        <w:t>Práce v ubytovacím zařízení, 16.9.2026 22:16:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52DB807D"/>
+    <w:nsid w:val="2088F3A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C514F38"/>
+    <w:nsid w:val="252EBDFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>