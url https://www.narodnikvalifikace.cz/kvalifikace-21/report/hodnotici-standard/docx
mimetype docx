--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19C52907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19C52907" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19C52907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28F47301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28F47301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28F47301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.4.2026 21:13:48</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.4.2026 21:13:48</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.4.2026 21:13:48</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.4.2026 21:13:48</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.4.2026 21:13:48</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.4.2026 21:13:48</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5A5E3284"/>
+    <w:nsid w:val="2BE3CA30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04093EAC"/>
+    <w:nsid w:val="4AE51D5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>