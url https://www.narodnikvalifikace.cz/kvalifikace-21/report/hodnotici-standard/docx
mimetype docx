--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28F47301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28F47301" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28F47301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CE3A518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CE3A518" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CE3A518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 6:41:09</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2BE3CA30"/>
+    <w:nsid w:val="570321B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AE51D5F"/>
+    <w:nsid w:val="328EF2FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>