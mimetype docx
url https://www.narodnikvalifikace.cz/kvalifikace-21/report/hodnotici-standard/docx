--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CE3A518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CE3A518" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CE3A518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CE6A30C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CE6A30C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CE6A30C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -533,51 +533,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.7.2026 10:11:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.7.2026 10:11:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3845,51 +3845,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.7.2026 10:11:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5276,51 +5276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.7.2026 10:11:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5589,51 +5589,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.7.2026 10:11:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6106,84 +6106,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hotel Vienna House Diplomat Prague</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 13.6.2026 8:28:01</w:t>
+        <w:t>Pracovník/pracovnice v ubytovacím zařízení, 28.7.2026 10:11:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="570321B2"/>
+    <w:nsid w:val="2AF31772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6269,51 +6269,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="328EF2FF"/>
+    <w:nsid w:val="7278967C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>