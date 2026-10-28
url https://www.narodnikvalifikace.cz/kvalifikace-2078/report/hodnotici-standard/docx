--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13D5D7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13D5D7E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13D5D7E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13E97EA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13E97EA9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13E97EA9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 09.01.2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 13.9.2026 16:36:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.10.2026 21:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 13.9.2026 16:36:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.10.2026 21:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 13.9.2026 16:36:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.10.2026 21:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4301,51 +4301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 13.9.2026 16:36:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.10.2026 21:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6322,51 +6322,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 13.9.2026 16:36:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.10.2026 21:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6541,79 +6541,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8784" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6625,51 +6625,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6681,51 +6681,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6740,51 +6740,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav nákladních vozidel a autobusů nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti oprav nákladních vozidel a autobusů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6799,51 +6799,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání zaměřené na konstrukci a opravy motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav nákladních vozidel a autobusů nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti oprav nákladních vozidel a autobusů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6858,51 +6858,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání zaměřené na konstrukci motorových vozidel a alespoň 5 let odborné praxe v oblasti oprav nákladních vozidel a autobusů nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6917,51 +6917,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Profesní kvalifikace 23-092-H Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů + střední vzdělání s maturitní zkouškou a minimálně 5 let odborné praxe v oblasti oprav nákladních vozidel a autobusů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6973,397 +6973,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 13.9.2026 16:36:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.10.2026 21:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9263,51 +9095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 9 až 11 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 180 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 13.9.2026 16:36:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.10.2026 21:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9948,84 +9780,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ISŠA Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 13.9.2026 16:36:33</w:t>
+        <w:t>Mechanik/mechanička kabiny, karoserie a příslušenství nákladních vozidel a autobusů, 28.10.2026 21:17:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="76C1D6D1"/>
+    <w:nsid w:val="44091D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10111,51 +9943,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5867EFF6"/>
+    <w:nsid w:val="03155A2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10241,51 +10073,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="542D45C1"/>
+    <w:nsid w:val="5BA3AC04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>