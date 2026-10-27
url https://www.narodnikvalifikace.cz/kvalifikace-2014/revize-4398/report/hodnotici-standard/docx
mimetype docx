--- v2 (2026-08-24)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R149FCA3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR149FCA3E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR149FCA3E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FAC97C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FAC97C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FAC97C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 24.8.2026 20:10:40</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.10.2026 5:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1575,51 +1575,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 24.8.2026 20:10:40</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.10.2026 5:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 24.8.2026 20:10:40</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.10.2026 5:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3301,51 +3301,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je potřeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 24.8.2026 20:10:40</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.10.2026 5:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4819,51 +4819,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 24.8.2026 20:10:40</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.10.2026 5:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5038,79 +5038,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8553" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6004" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5122,51 +5122,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5178,51 +5178,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5237,51 +5237,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání strojírenství nebo mechanik seřizovač a alespoň 5 let odborné praxe v oblasti montáže a seřizování obráběcích strojů nebo ve funkci učitele praktického vyučování nebo učitele odborného výcviku v oblasti montáže a seřizování obráběcích strojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5296,51 +5296,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti strojírenství a alespoň 5 let odborné praxe v oblasti montáže a seřizování obráběcích strojů nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti montáže a seřizování obráběcích strojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5355,51 +5355,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na strojírenství a alespoň 5 let odborné praxe v oblasti obráběcích strojů nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo učitele odborného výcviku v oblasti montáže a seřizování obráběcích strojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5414,51 +5414,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Profesní kvalifikace 23-163-M Technik/technička pro montáž obráběcích strojů a zařízení + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti montáže a seřizování obráběcích strojů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5470,397 +5470,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8006" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5457" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 24.8.2026 20:10:40</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.10.2026 5:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6905,51 +6737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 24.8.2026 20:10:40</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.10.2026 5:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7646,84 +7478,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 24.8.2026 20:10:40</w:t>
+        <w:t>Technik/technička pro montáž obráběcích strojů a zařízení, 27.10.2026 5:00:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F7C847B"/>
+    <w:nsid w:val="26986C5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7809,51 +7641,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ADC68CF"/>
+    <w:nsid w:val="7D4D1335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>