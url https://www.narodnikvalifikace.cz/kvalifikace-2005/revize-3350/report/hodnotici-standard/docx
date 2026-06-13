--- v0 (2026-04-29)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35403329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35403329" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35403329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49160ADF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49160ADF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49160ADF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 29.4.2026 4:21:08</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="539F5A31"/>
+    <w:nsid w:val="1A7F61E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06B0FEA7"/>
+    <w:nsid w:val="6CE5BCB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F45AE28"/>
+    <w:nsid w:val="3F7DAE0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>