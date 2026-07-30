--- v1 (2026-06-13)
+++ v2 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49160ADF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49160ADF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49160ADF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCCCCB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCCCCB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCCCCB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.6.2026 11:44:35</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A7F61E5"/>
+    <w:nsid w:val="3B4C4485"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CE5BCB5"/>
+    <w:nsid w:val="2C261879"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F7DAE0A"/>
+    <w:nsid w:val="79B0AC15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>