--- v2 (2026-07-30)
+++ v3 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCCCCB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCCCCB6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCCCCB6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R475BC335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR475BC335" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR475BC335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 18.08.2021 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:05</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2958,51 +2958,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4199,51 +4199,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4704,51 +4704,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6429,51 +6429,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7426,51 +7426,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9167,51 +9167,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 9 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9740,84 +9740,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stroje Polák, Rajhrad u Brna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 30.7.2026 7:27:06</w:t>
+        <w:t>Autoelektrikář elektrických systémů silničních motorových vozidel, 13.9.2026 18:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B4C4485"/>
+    <w:nsid w:val="2465927E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9903,51 +9903,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C261879"/>
+    <w:nsid w:val="5B7AF144"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10033,51 +10033,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="79B0AC15"/>
+    <w:nsid w:val="14BDDCBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>