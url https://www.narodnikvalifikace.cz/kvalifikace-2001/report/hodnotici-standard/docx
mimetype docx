--- v2 (2026-07-28)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E6AE84D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E6AE84D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E6AE84D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F702AC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F702AC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F702AC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 28.7.2026 9:43:45</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 28.7.2026 9:43:45</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 28.7.2026 9:43:45</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 28.7.2026 9:43:45</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5662,51 +5662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 28.7.2026 9:43:45</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6875,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 28.7.2026 9:43:45</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7336,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 28.7.2026 9:43:45</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="059C7664"/>
+    <w:nsid w:val="0526B87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7499,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3019096E"/>
+    <w:nsid w:val="1A9B0502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>