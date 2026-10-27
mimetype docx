--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F702AC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F702AC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F702AC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D98FC41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D98FC41" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D98FC41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -737,51 +737,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 13.07.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 27.10.2026 3:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1813,51 +1813,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 27.10.2026 3:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3091,51 +3091,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 27.10.2026 3:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4665,51 +4665,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 27.10.2026 3:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4884,79 +4884,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10766" w:h="8784" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:framePr w:w="10766" w:h="6235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4968,51 +4968,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5024,51 +5024,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5083,51 +5083,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru zaměřeném na uměleckořemeslné zpracování skla a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti uměleckořemeslného zpracování skla nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování v oblasti uměleckořemeslného zpracování skla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5142,51 +5142,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Střední vzdělání s maturitní zkouškou v oboru zaměřeném na výtvarné nebo uměleckořemeslné zpracování skla a alespoň 5 let odborné praxe v oblasti výtvarného nebo uměleckořemeslného zpracování skla nebo ve funkci učitele odborného výcviku nebo učitele praktického vyučování v oblasti výtvarného nebo uměleckořemeslného zpracování skla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5201,51 +5201,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na výtvarné zpracování skla a alespoň 5 let odborné praxe v oblasti výtvarného nebo uměleckořemeslného zpracování skla nebo ve funkci učitele odborných předmětů nebo učitele odborného výcviku nebo učitele praktického vyučování v oblasti výtvarného nebo uměleckořemeslného zpracování skla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -5260,51 +5260,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Profesní kvalifikace 82-065-H Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výtvarného nebo uměleckořemeslného zpracování skla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -5316,397 +5316,229 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8236" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:framePr w:w="10766" w:h="5687" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...166 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 27.10.2026 3:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6875,51 +6707,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 27.10.2026 3:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7336,84 +7168,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>SUPŠS, Kamenický Šenov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 11.9.2026 18:31:06</w:t>
+        <w:t>Umělecký sklenář vitrážník / umělecká sklenářka vitrážnice, 27.10.2026 3:46:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0526B87B"/>
+    <w:nsid w:val="3635D356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7499,51 +7331,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A9B0502"/>
+    <w:nsid w:val="646713CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>