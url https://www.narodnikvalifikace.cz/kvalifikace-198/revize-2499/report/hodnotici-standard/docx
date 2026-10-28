--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D50710E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D50710E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D50710E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A750FA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A750FA7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A750FA7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 13.9.2026 18:49:00</w:t>
+        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 28.10.2026 23:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1906,51 +1906,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 13.9.2026 18:49:00</w:t>
+        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 28.10.2026 23:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3127,51 +3127,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 13.9.2026 18:49:00</w:t>
+        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 28.10.2026 23:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3584,51 +3584,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sedadlový polotovar sedadla křesla z pěnových a pomocných materiálů o rozměru min. v = 120 mm, š = 450 mm, hloubka = 480 mm</w:t>
+        <w:t>sedadlový polotovar sedadla křesla z pěnových a pomocných materiálů o rozměru min. v = 120 mm, š = 450 mm, hloubka = 480 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6446" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3643,51 +3643,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•opěradlový dílec - prefabrikát kancelářské židle s bederní opěrkou</w:t>
+        <w:t>opěradlový dílec - prefabrikát kancelářské židle s bederní opěrkou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6446" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -3702,51 +3702,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•sedadlový dílec - prefabrikát sedadla jídelní židle s vloženou pružinovou kostrou s pružinami v sáčcích a s povrchem, tj. s horní a s bočními plochami, přelepený polyesterovým kypřicím rounem </w:t>
+        <w:t xml:space="preserve">sedadlový dílec - prefabrikát sedadla jídelní židle s vloženou pružinovou kostrou s pružinami v sáčcích a s povrchem, tj. s horní a s bočními plochami, přelepený polyesterovým kypřicím rounem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6446" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4613,51 +4613,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 13.9.2026 18:49:00</w:t>
+        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 28.10.2026 23:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5474,51 +5474,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8486" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5715,51 +5715,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 13.9.2026 18:49:00</w:t>
+        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 28.10.2026 23:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6099,51 +6099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Materiály a polotovary pro výrobu polotovarů a prefabrikátů z pěnových materiálů, plstě, technické textilie separační, lisovaný pryžokokos tl. 5 -10 mm, kypřicí materiály </w:t>
+        <w:t xml:space="preserve">Materiály a polotovary pro výrobu polotovarů a prefabrikátů z pěnových materiálů, plstě, technické textilie separační, lisovaný pryžokokos tl. 5 -10 mm, kypřicí materiály </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7651" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6158,51 +6158,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické postupy, nákresy a výkresy polotovarů a prefabrikátů z pěnových materiálů</w:t>
+        <w:t>Technologické postupy, nákresy a výkresy polotovarů a prefabrikátů z pěnových materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7651" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6217,51 +6217,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické vybavení pro výrobu polotovarů a prefabrikátů z pěnových materiálů: zařízení na nanášení lepidla (stříkací pistole, stojan na lepidlo, nádoby na lepidlo, štětce, válcový nanášecí stroj nebo ruční váleček na nanášení lepidla), stroj pro přímé dělení pěnových materiálů, stroj pro tvarové dělení pěnových materiálů, ruční elektrický řezací strojek pro dělení pěnových materiálů, ruční pneumatické nebo elektrické sponkovací kleště, pružinová kostra s dvoukuželovými pružinami bez obvodového rámu (min. 3 ks lůžkové, š. 800-900 mm, d. 1 950-2 150 mm), pružinové kostry s pružinami v sáčcích nízké sedadlové (min. 3 ks, š. 400-500 mm, d. 450-550 mm), pružinové kostry s pružinami v sáčcích lůžkové (dva druhy, š. 800-900 mm, d. 1 950-2 150 mm), tlačné válcové nebo dvoukuželové pružiny s malým průměrem závěrného závitu, min. 3 ks, tlačné válcové nebo dvoukuželové pružiny s cca dvojnásobným průměrem závěrného závitu, min. 3 ks od každého druhu, separační sítě (dva druhy, min. 4 ks od druhu, š. 850-950 mm, d. 2 000-2 200 mm), štípací kleště, montážní kleště, čalounické kladívko, drát, sponky</w:t>
+        <w:t>Technologické vybavení pro výrobu polotovarů a prefabrikátů z pěnových materiálů: zařízení na nanášení lepidla (stříkací pistole, stojan na lepidlo, nádoby na lepidlo, štětce, válcový nanášecí stroj nebo ruční váleček na nanášení lepidla), stroj pro přímé dělení pěnových materiálů, stroj pro tvarové dělení pěnových materiálů, ruční elektrický řezací strojek pro dělení pěnových materiálů, ruční pneumatické nebo elektrické sponkovací kleště, pružinová kostra s dvoukuželovými pružinami bez obvodového rámu (min. 3 ks lůžkové, š. 800-900 mm, d. 1 950-2 150 mm), pružinové kostry s pružinami v sáčcích nízké sedadlové (min. 3 ks, š. 400-500 mm, d. 450-550 mm), pružinové kostry s pružinami v sáčcích lůžkové (dva druhy, š. 800-900 mm, d. 1 950-2 150 mm), tlačné válcové nebo dvoukuželové pružiny s malým průměrem závěrného závitu, min. 3 ks, tlačné válcové nebo dvoukuželové pružiny s cca dvojnásobným průměrem závěrného závitu, min. 3 ks od každého druhu, separační sítě (dva druhy, min. 4 ks od druhu, š. 850-950 mm, d. 2 000-2 200 mm), štípací kleště, montážní kleště, čalounické kladívko, drát, sponky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7651" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6276,51 +6276,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příjemky, výdejky zboží a materiálů</w:t>
+        <w:t>Příjemky, výdejky zboží a materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7651" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6335,51 +6335,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
+        <w:t xml:space="preserve">Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7651" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6394,51 +6394,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby k udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7651" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6453,51 +6453,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky podle požadavků BOZP</w:t>
+        <w:t>Ochranné pracovní prostředky podle požadavků BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7651" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6916,51 +6916,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 50 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 13.9.2026 18:49:00</w:t>
+        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 28.10.2026 23:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7489,84 +7489,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>JITONA, a. s., Klatovy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 13.9.2026 18:49:00</w:t>
+        <w:t>Výrobce polotovarů a prefabrikátů z pěnových materiálů, 28.10.2026 23:12:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="02A00988"/>
+    <w:nsid w:val="0FAF6D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7652,51 +7652,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F1B31E4"/>
+    <w:nsid w:val="3E1738EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7782,51 +7782,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="225D39E9"/>
+    <w:nsid w:val="336113F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7912,51 +7912,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="78423CB6"/>
+    <w:nsid w:val="0FD99502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>