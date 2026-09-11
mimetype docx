--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E191B42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E191B42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E191B42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R564040F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR564040F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR564040F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 13.6.2026 13:29:59</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 13.6.2026 13:29:59</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3224,51 +3224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 13.6.2026 13:29:59</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4587,51 +4587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 13.6.2026 13:29:59</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5569,51 +5569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 13.6.2026 13:29:59</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6732,51 +6732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 13.6.2026 13:29:59</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8594,51 +8594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 13.6.2026 13:29:59</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9391,84 +9391,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 13.6.2026 13:29:59</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="740A36B2"/>
+    <w:nsid w:val="701F73EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9554,51 +9554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E672A51"/>
+    <w:nsid w:val="031BFA52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9684,51 +9684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="217D5967"/>
+    <w:nsid w:val="1008F9C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9814,51 +9814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="064394B3"/>
+    <w:nsid w:val="26AF8D03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>