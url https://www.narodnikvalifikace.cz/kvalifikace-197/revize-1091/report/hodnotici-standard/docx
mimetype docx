--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R564040F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR564040F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR564040F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12C07460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12C07460" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12C07460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 27.10.2026 4:38:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2151,51 +2151,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 27.10.2026 4:38:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3224,51 +3224,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 27.10.2026 4:38:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4587,51 +4587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 27.10.2026 4:38:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5044,51 +5044,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalouněné sedadlo židle s pružným podkladem – potah useň</w:t>
+        <w:t>čalouněné sedadlo židle s pružným podkladem – potah useň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3657" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5103,51 +5103,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalouněné opěradlo židle – potah useň</w:t>
+        <w:t>čalouněné opěradlo židle – potah useň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="3657" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5162,51 +5162,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalouněné sedadlo židle s pevným podkladem – potah textilie</w:t>
+        <w:t>čalouněné sedadlo židle s pevným podkladem – potah textilie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="3657" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5569,51 +5569,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 27.10.2026 4:38:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6376,51 +6376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6435,51 +6435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10123" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6732,51 +6732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 27.10.2026 4:38:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7004,51 +7004,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•technologické postupy, nákresy a výkresy židlí a jejich čalounění </w:t>
+        <w:t xml:space="preserve">technologické postupy, nákresy a výkresy židlí a jejich čalounění </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7063,51 +7063,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nosné materiály základu: rámy, padesky, popruhy textilní, popruhy pryžotextilní, vlnité pružiny opěradlové a sedadlové</w:t>
+        <w:t>nosné materiály základu: rámy, padesky, popruhy textilní, popruhy pryžotextilní, vlnité pružiny opěradlové a sedadlové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7122,51 +7122,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•pružinové kostry pro sedadla: různé druhy, např. minibonnel nebo pružinová kostra s pružinami v sáčcích </w:t>
+        <w:t xml:space="preserve">pružinové kostry pro sedadla: různé druhy, např. minibonnel nebo pružinová kostra s pružinami v sáčcích </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7181,51 +7181,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•textilie, usně, koženky, výplňové materiály, dílce polyuretanových (PUR) pěn různých druhů, hustot a tvrdostí, obdobné tvarovací a kypřicí materiály </w:t>
+        <w:t xml:space="preserve">textilie, usně, koženky, výplňové materiály, dílce polyuretanových (PUR) pěn různých druhů, hustot a tvrdostí, obdobné tvarovací a kypřicí materiály </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7240,51 +7240,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•textilní pomocné materiály, např. zdrhovadla, stuhové uzávěry, stuhy, prýmky, pruženky, třapce, šňůry, strojové a ruční nitě (více druhů - min. 3 a od každého druhu více barev - min. 4), lemovací proužky, vyšívací nitě, aplikace, značkovky, zdobné prvky </w:t>
+        <w:t xml:space="preserve">textilní pomocné materiály, např. zdrhovadla, stuhové uzávěry, stuhy, prýmky, pruženky, třapce, šňůry, strojové a ruční nitě (více druhů - min. 3 a od každého druhu více barev - min. 4), lemovací proužky, vyšívací nitě, aplikace, značkovky, zdobné prvky </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7299,51 +7299,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•lepidlo pro spojování čalounických materiálů, vybavení k nanášení lepidla </w:t>
+        <w:t xml:space="preserve">lepidlo pro spojování čalounických materiálů, vybavení k nanášení lepidla </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7358,51 +7358,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí, kreslicí a pro šití potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>měřicí, kreslicí a pro šití potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7417,51 +7417,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•základní vybavení pracoviště pro zhotovení střihů a šablon</w:t>
+        <w:t>základní vybavení pracoviště pro zhotovení střihů a šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7476,51 +7476,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem apod.</w:t>
+        <w:t>střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7535,51 +7535,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vybavení k potahování sedadel a opěradel</w:t>
+        <w:t>vybavení k potahování sedadel a opěradel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7594,51 +7594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technické vybavení k balení výrobků, balicí materiály</w:t>
+        <w:t>technické vybavení k balení výrobků, balicí materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7653,51 +7653,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektrické šicí stroje, tj. průmyslový šicí stroj jednojehlový se stehem vázaným, průmyslový šicí stroj se stehem vázaným dvoujehlový</w:t>
+        <w:t>elektrické šicí stroje, tj. průmyslový šicí stroj jednojehlový se stehem vázaným, průmyslový šicí stroj se stehem vázaným dvoujehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7712,51 +7712,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
+        <w:t xml:space="preserve">strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7771,51 +7771,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalounická sponkovačka pneumatická nebo elektrická nebo akumulátorová nebo mechanická</w:t>
+        <w:t>čalounická sponkovačka pneumatická nebo elektrická nebo akumulátorová nebo mechanická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7830,51 +7830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">• průmyslové spojovače vhodné do příslušných sponkovaček a s přiměřeným tvarem hrotu a délkou nožek vzhledem k zpracovávaným materiálům </w:t>
+        <w:t xml:space="preserve">průmyslové spojovače vhodné do příslušných sponkovaček a s přiměřeným tvarem hrotu a délkou nožek vzhledem k zpracovávaným materiálům </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7889,51 +7889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalounické kladívko, čalounické hřebíčky vhodné k zpracovávaným materiálům</w:t>
+        <w:t>čalounické kladívko, čalounické hřebíčky vhodné k zpracovávaným materiálům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7948,51 +7948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vytahovač hřebíků a průmyslových spojovačů (kozí nožka)</w:t>
+        <w:t>vytahovač hřebíků a průmyslových spojovačů (kozí nožka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8007,51 +8007,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8066,51 +8066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vypichovač </w:t>
+        <w:t xml:space="preserve">vypichovač </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8125,51 +8125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní prostředky dle požadavků BOZP</w:t>
+        <w:t>ochranné pracovní prostředky dle požadavků BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8184,51 +8184,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•potřeby k udržování čistoty na pracovišti</w:t>
+        <w:t>potřeby k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8243,51 +8243,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům.</w:t>
+        <w:t>přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9767" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8594,51 +8594,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 27.10.2026 4:38:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9391,84 +9391,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba čalouněných sedadel a opěradel židlí, 11.9.2026 19:34:12</w:t>
+        <w:t>Výroba čalouněných sedadel a opěradel židlí, 27.10.2026 4:38:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="701F73EC"/>
+    <w:nsid w:val="38315694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9554,51 +9554,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="031BFA52"/>
+    <w:nsid w:val="228FC4A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9684,51 +9684,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1008F9C7"/>
+    <w:nsid w:val="13B0D8BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9814,51 +9814,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="26AF8D03"/>
+    <w:nsid w:val="4AA37A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>