--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76036556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76036556" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76036556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R766DE432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR766DE432" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR766DE432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7700,51 +7700,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8084,51 +8084,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické postupy, nákresy a výkresy pro výrobu jednodílných nebo třídílných matrací z přírodních materiálů</w:t>
+        <w:t>Technologické postupy, nákresy a výkresy pro výrobu jednodílných nebo třídílných matrací z přírodních materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8143,51 +8143,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí a kreslicí pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>Měřicí a kreslicí pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8202,51 +8202,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rozvolňovací stroj, průmyslový šicí stroj jednojehlový s vázaným stehem</w:t>
+        <w:t>Rozvolňovací stroj, průmyslový šicí stroj jednojehlový s vázaným stehem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8261,51 +8261,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pružinové kostry BONELL se čtyřzávitovými pružinami, podle zadaného výrobku v počtu nejméně 10 ks</w:t>
+        <w:t>Pružinové kostry BONELL se čtyřzávitovými pružinami, podle zadaného výrobku v počtu nejméně 10 ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8320,51 +8320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přírodní tvarovací a kypřicí materiály (africká tráva nebo kokosové vlákno v provazcích, žíně v provazcích, ovčí vlna v tabulích, vata v tabulích, bavlna pojená v návinech, pryžokokos v plotnách různé tloušťky)</w:t>
+        <w:t>Přírodní tvarovací a kypřicí materiály (africká tráva nebo kokosové vlákno v provazcích, žíně v provazcích, ovčí vlna v tabulích, vata v tabulích, bavlna pojená v návinech, pryžokokos v plotnách různé tloušťky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8379,51 +8379,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Matracovina</w:t>
+        <w:t>Matracovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8438,51 +8438,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Juta řídká, juta hustá</w:t>
+        <w:t>Juta řídká, juta hustá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8497,51 +8497,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potahové materiály</w:t>
+        <w:t>Potahové materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8556,51 +8556,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pomocné materiály - šicí a prošívací motouzy, strojové a ruční nitě (různé druhy, různé tloušťky a barvy min. 5 typů), ztužec, textilní smotky, textilie na zajištění proševů, etikety, materiály pro strojové prošívání a hranování dle typu stroje </w:t>
+        <w:t xml:space="preserve">Pomocné materiály - šicí a prošívací motouzy, strojové a ruční nitě (různé druhy, různé tloušťky a barvy min. 5 typů), ztužec, textilní smotky, textilie na zajištění proševů, etikety, materiály pro strojové prošívání a hranování dle typu stroje </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8615,51 +8615,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční jehly rovné jednohrotové a dvouhrotové v délce 15–30 cm (2 ks od velikosti)</w:t>
+        <w:t>Ruční jehly rovné jednohrotové a dvouhrotové v délce 15–30 cm (2 ks od velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8674,51 +8674,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční jehly obloukové číslo 3–8 (2 ks od velikosti)</w:t>
+        <w:t>Ruční jehly obloukové číslo 3–8 (2 ks od velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8733,51 +8733,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>Špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8792,51 +8792,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounické kladívko</w:t>
+        <w:t>Čalounické kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8851,51 +8851,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vypichovače</w:t>
+        <w:t>Vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8910,51 +8910,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Štípací kleště a kleště na tvarování drátu </w:t>
+        <w:t xml:space="preserve">Štípací kleště a kleště na tvarování drátu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8969,51 +8969,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Patentovaný drát na úpravy pružinových koster</w:t>
+        <w:t>Patentovaný drát na úpravy pružinových koster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9028,51 +9028,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní vybavení pracoviště pro zhotovení střihu a šablon (střihací stůl, ruční nůžky malé, ruční nůžky velké, ruční elektrický řezací strojek s kotoučovým nožem)</w:t>
+        <w:t>Základní vybavení pracoviště pro zhotovení střihu a šablon (střihací stůl, ruční nůžky malé, ruční nůžky velké, ruční elektrický řezací strojek s kotoučovým nožem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9087,51 +9087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Šablony pro prošívání</w:t>
+        <w:t>Šablony pro prošívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9146,51 +9146,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Váha</w:t>
+        <w:t>Váha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9205,51 +9205,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Koše na rozvolněný tvarovací a kypřicí materiál (min. 5 ks)</w:t>
+        <w:t>Koše na rozvolněný tvarovací a kypřicí materiál (min. 5 ks)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9264,51 +9264,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příjemky, výdejky zboží a materiálů, formuláře pro zaznamenávání technických údajů a výsledků práce</w:t>
+        <w:t>Příjemky, výdejky zboží a materiálů, formuláře pro zaznamenávání technických údajů a výsledků práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9323,51 +9323,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
+        <w:t xml:space="preserve">Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9382,51 +9382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby na čištění výrobku a udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby na čištění výrobku a udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -9441,51 +9441,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky dle požadavků BOZP</w:t>
+        <w:t>Ochranné pracovní prostředky dle požadavků BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9765,51 +9765,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10051,51 +10051,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10680,84 +10680,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 13.9.2026 18:48:29</w:t>
+        <w:t>Výrobce jedno nebo třídílných matrací z přírodních materiálů, 29.10.2026 0:02:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69E4B1F2"/>
+    <w:nsid w:val="5C7D1E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10843,51 +10843,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="072F4010"/>
+    <w:nsid w:val="6BF93C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10973,51 +10973,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="06E848BF"/>
+    <w:nsid w:val="35CD8ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -11103,51 +11103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="184C5317"/>
+    <w:nsid w:val="51E00665"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>