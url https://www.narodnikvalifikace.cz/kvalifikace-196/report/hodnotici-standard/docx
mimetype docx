--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R631A5292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR631A5292" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR631A5292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71E0ECAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71E0ECAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71E0ECAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6748,79 +6748,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="8803" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="6009" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6832,51 +6832,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6888,51 +6888,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6947,51 +6947,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání čalouník a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7006,51 +7006,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7065,51 +7065,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti nábytkářské výroby a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7124,51 +7124,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání technického směru a alespoň 5 let odborné praxe v oblasti čalounické výroby nebo ve funkci učitele odborných předmětů nebo odborného výcviku nebo praktického vyučování v oblasti čalounické výroby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -7183,51 +7183,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 33-010-H Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti výroby matrací jedno nebo třídílných.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7239,166 +7239,107 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7410,229 +7351,117 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8255" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5462" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
-[...110 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7923,1457 +7752,1457 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Požadavky splňuje čalounická dílna se skladovacím prostorem vybavená následujícím materiálně-technickým vybavením:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické postupy, nákresy a výkresy pro výrobu jednodílných nebo třídílných matrací z přírodních materiálů</w:t>
+        <w:t>Technologické postupy, nákresy a výkresy pro výrobu jednodílných nebo třídílných matrací z přírodních materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí a kreslicí pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>Měřicí a kreslicí pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Rozvolňovací stroj, průmyslový šicí stroj jednojehlový s vázaným stehem</w:t>
+        <w:t>Rozvolňovací stroj, průmyslový šicí stroj jednojehlový s vázaným stehem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pružinové kostry BONELL se čtyřzávitovými pružinami, podle zadaného výrobku v počtu nejméně 10 ks</w:t>
+        <w:t>Pružinové kostry BONELL se čtyřzávitovými pružinami, podle zadaného výrobku v počtu nejméně 10 ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přírodní tvarovací a kypřicí materiály (africká tráva nebo kokosové vlákno v provazcích, žíně v provazcích, ovčí vlna v tabulích, vata v tabulích, bavlna pojená v návinech, pryžokokos v plotnách různé tloušťky)</w:t>
+        <w:t>Přírodní tvarovací a kypřicí materiály (africká tráva nebo kokosové vlákno v provazcích, žíně v provazcích, ovčí vlna v tabulích, vata v tabulích, bavlna pojená v návinech, pryžokokos v plotnách různé tloušťky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Matracovina</w:t>
+        <w:t>Matracovina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Juta řídká, juta hustá</w:t>
+        <w:t>Juta řídká, juta hustá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potahové materiály</w:t>
+        <w:t>Potahové materiály</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pomocné materiály - šicí a prošívací motouzy, strojové a ruční nitě (různé druhy, různé tloušťky a barvy min. 5 typů), ztužec, textilní smotky, textilie na zajištění proševů, etikety, materiály pro strojové prošívání a hranování dle typu stroje </w:t>
+        <w:t xml:space="preserve">Pomocné materiály - šicí a prošívací motouzy, strojové a ruční nitě (různé druhy, různé tloušťky a barvy min. 5 typů), ztužec, textilní smotky, textilie na zajištění proševů, etikety, materiály pro strojové prošívání a hranování dle typu stroje </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční jehly rovné jednohrotové a dvouhrotové v délce 15–30 cm (2 ks od velikosti)</w:t>
+        <w:t>Ruční jehly rovné jednohrotové a dvouhrotové v délce 15–30 cm (2 ks od velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ruční jehly obloukové číslo 3–8 (2 ks od velikosti)</w:t>
+        <w:t>Ruční jehly obloukové číslo 3–8 (2 ks od velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>Špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounické kladívko</w:t>
+        <w:t>Čalounické kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vypichovače</w:t>
+        <w:t>Vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Štípací kleště a kleště na tvarování drátu </w:t>
+        <w:t xml:space="preserve">Štípací kleště a kleště na tvarování drátu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Patentovaný drát na úpravy pružinových koster</w:t>
+        <w:t>Patentovaný drát na úpravy pružinových koster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Základní vybavení pracoviště pro zhotovení střihu a šablon (střihací stůl, ruční nůžky malé, ruční nůžky velké, ruční elektrický řezací strojek s kotoučovým nožem)</w:t>
+        <w:t>Základní vybavení pracoviště pro zhotovení střihu a šablon (střihací stůl, ruční nůžky malé, ruční nůžky velké, ruční elektrický řezací strojek s kotoučovým nožem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Šablony pro prošívání</w:t>
+        <w:t>Šablony pro prošívání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Váha</w:t>
+        <w:t>Váha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Koše na rozvolněný tvarovací a kypřicí materiál (min. 5 ks)</w:t>
+        <w:t>Koše na rozvolněný tvarovací a kypřicí materiál (min. 5 ks)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příjemky, výdejky zboží a materiálů, formuláře pro zaznamenávání technických údajů a výsledků práce</w:t>
+        <w:t>Příjemky, výdejky zboží a materiálů, formuláře pro zaznamenávání technických údajů a výsledků práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
+        <w:t xml:space="preserve">Místnost pro písemnou část zkoušky, PC nebo tablet, psací potřeby, označené listy papíru </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby na čištění výrobku a udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby na čištění výrobku a udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="4"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky dle požadavků BOZP</w:t>
+        <w:t>Ochranné pracovní prostředky dle požadavků BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10511" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9653,51 +9482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9939,51 +9768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10568,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 13.9.2026 17:57:38</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C05DA2F"/>
+    <w:nsid w:val="2B2AD87E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10731,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B83B6B6"/>
+    <w:nsid w:val="585A68D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10861,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="049DE78C"/>
+    <w:nsid w:val="71EE9CDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10976,205 +10805,72 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2520"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="00000119">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
-      <w:start w:val="1"/>
-[...128 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>