--- v4 (2026-10-28)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71E0ECAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71E0ECAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71E0ECAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32E5591E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32E5591E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32E5591E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1933,51 +1933,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4429,51 +4429,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5238,51 +5238,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6612,51 +6612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7417,51 +7417,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9482,51 +9482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9768,51 +9768,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 90 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10397,84 +10397,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 22:17:57</w:t>
+        <w:t>Výrobce/výrobkyně jedno- nebo třídílných matrací z přírodních materiálů, 28.10.2026 23:10:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B2AD87E"/>
+    <w:nsid w:val="0887FE0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10560,51 +10560,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="585A68D5"/>
+    <w:nsid w:val="1D718EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10690,51 +10690,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71EE9CDA"/>
+    <w:nsid w:val="159E1AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>