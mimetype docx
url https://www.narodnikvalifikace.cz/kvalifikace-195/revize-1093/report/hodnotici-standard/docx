--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719D7279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719D7279" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719D7279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4889C281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4889C281" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4889C281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3389,51 +3389,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3958,51 +3958,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•jednodílnou matraci délky 2 200 mm s pružinovou kostrou BONNEL, s pevným (nesnímatelným) potahem s příhraněmi a švy s paspulí krytými lemovací hranovou stuhou</w:t>
+        <w:t>jednodílnou matraci délky 2 200 mm s pružinovou kostrou BONNEL, s pevným (nesnímatelným) potahem s příhraněmi a švy s paspulí krytými lemovací hranovou stuhou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4017,51 +4017,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•jednodílnou matraci délky 2 000 mm se snímatelným potahem a matracovým jádrem z pěnových materiálů</w:t>
+        <w:t>jednodílnou matraci délky 2 000 mm se snímatelným potahem a matracovým jádrem z pěnových materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4343" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4592,51 +4592,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5399,51 +5399,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9662" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5458,51 +5458,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9662" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5755,51 +5755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6027,51 +6027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technologické postupy, nákresy a výkresy matrací z různých prefabrikátů a s rozdílným provedením (např. se snímatelným, na dva díly dělitelným potahem s rozpojitelným zdrhovadlem, se snímatelným jednodílným potahem a kratším zdrhovadlem, matrací s pevným, nesnímatelným potahem, s příhraněmi - bez i s paspulí) </w:t>
+        <w:t xml:space="preserve">Technologické postupy, nákresy a výkresy matrací z různých prefabrikátů a s rozdílným provedením (např. se snímatelným, na dva díly dělitelným potahem s rozpojitelným zdrhovadlem, se snímatelným jednodílným potahem a kratším zdrhovadlem, matrací s pevným, nesnímatelným potahem, s příhraněmi - bez i s paspulí) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6086,51 +6086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Matracové prefabrikáty, nastříhané prošité dílce potahu pro potahování matracového jádra na zařízení s obšívacím strojem s hranovou lemovkou, ušité snímatelné potahy nejméně dva druhy – jeden dvoudílný s rozpojitelným zdrhovadlem, druhý pro strojové navlékání s kratším zdrhovadlem, pružinové kostry nejméně dva různé druhy, izolační prefabrikáty, sítě, plstě, desky listex (lisovaný pryžokokos), desky a dílce pryžovláknitých materiálů různé tloušťky, plotny měkké polyuretanové pěny různé hustoty a tvrdosti (nejméně 6 druhů), matracová jádra z pěnových materiálů (nejméně 3 druhy), desky a tvarovky z pěnové pryže (nejméně dva druhy), polyesterová a jiná kypřicí rouna různé plošné hmotnosti apod. </w:t>
+        <w:t xml:space="preserve">Matracové prefabrikáty, nastříhané prošité dílce potahu pro potahování matracového jádra na zařízení s obšívacím strojem s hranovou lemovkou, ušité snímatelné potahy nejméně dva druhy – jeden dvoudílný s rozpojitelným zdrhovadlem, druhý pro strojové navlékání s kratším zdrhovadlem, pružinové kostry nejméně dva různé druhy, izolační prefabrikáty, sítě, plstě, desky listex (lisovaný pryžokokos), desky a dílce pryžovláknitých materiálů různé tloušťky, plotny měkké polyuretanové pěny různé hustoty a tvrdosti (nejméně 6 druhů), matracová jádra z pěnových materiálů (nejméně 3 druhy), desky a tvarovky z pěnové pryže (nejméně dva druhy), polyesterová a jiná kypřicí rouna různé plošné hmotnosti apod. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6145,51 +6145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Základní vybavení pracoviště pro zhotovení matrací z matracových prefabrikátů, tj. pracovní stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem, ruční elektrický strojek k dělení PUR pěn, navlékací stroj na navlékání matracových potahů, zařízení na potahování, uzavírání potahů na hranách pomocí šicí hlavy a přídavného zařízením vedení textilní hranové stuhy, průmyslový šicí stroj jednojehlový se stehem vázaným </w:t>
+        <w:t xml:space="preserve">Základní vybavení pracoviště pro zhotovení matrací z matracových prefabrikátů, tj. pracovní stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem, ruční elektrický strojek k dělení PUR pěn, navlékací stroj na navlékání matracových potahů, zařízení na potahování, uzavírání potahů na hranách pomocí šicí hlavy a přídavného zařízením vedení textilní hranové stuhy, průmyslový šicí stroj jednojehlový se stehem vázaným </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6204,51 +6204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Pomocné materiály: textilní hranové stuhy, strojové nitě </w:t>
+        <w:t xml:space="preserve">Pomocné materiály: textilní hranové stuhy, strojové nitě </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6263,51 +6263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dřevěné tenké vlysy vkládané do lamelových matracových jader v počtu nejméně 40 ks</w:t>
+        <w:t>Dřevěné tenké vlysy vkládané do lamelových matracových jader v počtu nejméně 40 ks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6322,51 +6322,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Lepidlo pro spojování čalounických materiálů a prefabrikátů</w:t>
+        <w:t>Lepidlo pro spojování čalounických materiálů a prefabrikátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6381,51 +6381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vybavení k nanášení lepidla </w:t>
+        <w:t xml:space="preserve">Vybavení k nanášení lepidla </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6440,51 +6440,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Měřicí a kreslicí pracovní pomůcky, pomůcky pro změření, zakreslení a kontrolu rozměrů a kvality včetně rýsovacích potřeb</w:t>
+        <w:t>Měřicí a kreslicí pracovní pomůcky, pomůcky pro změření, zakreslení a kontrolu rozměrů a kvality včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6499,51 +6499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technické vybavení k balení výrobků, balicí materiály </w:t>
+        <w:t xml:space="preserve">Technické vybavení k balení výrobků, balicí materiály </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6558,51 +6558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
+        <w:t xml:space="preserve">Strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6617,51 +6617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>Špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6676,51 +6676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Vypichovače </w:t>
+        <w:t xml:space="preserve">Vypichovače </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6735,51 +6735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Štípací kleště a kleště na drát </w:t>
+        <w:t xml:space="preserve">Štípací kleště a kleště na drát </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6794,51 +6794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Patentovaný drát na úpravy pružinových koster</w:t>
+        <w:t>Patentovaný drát na úpravy pružinových koster</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6853,51 +6853,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pneumatická sponkovačka, speciální kleště pro spojování drátu s izolačním materiálem v ploše a na hranách, průmyslové spojovače</w:t>
+        <w:t>Pneumatická sponkovačka, speciální kleště pro spojování drátu s izolačním materiálem v ploše a na hranách, průmyslové spojovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6912,51 +6912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čalounické kladívko</w:t>
+        <w:t>Čalounické kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6971,51 +6971,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní prostředky</w:t>
+        <w:t>Ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7030,51 +7030,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Potřeby k udržování čistoty na pracovišti</w:t>
+        <w:t>Potřeby k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7089,51 +7089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>Přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10871" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7525,51 +7525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7811,51 +7811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8552,84 +8552,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 13.9.2026 18:08:08</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="100A81E9"/>
+    <w:nsid w:val="1D58EBB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B4218A9"/>
+    <w:nsid w:val="29702905"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7A63184A"/>
+    <w:nsid w:val="5A30AC7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8975,51 +8975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DEE5CD5"/>
+    <w:nsid w:val="5895EED4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>