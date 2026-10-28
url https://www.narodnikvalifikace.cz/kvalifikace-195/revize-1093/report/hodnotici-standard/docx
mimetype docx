--- v6 (2026-10-28)
+++ v7 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4889C281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4889C281" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4889C281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37E675B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37E675B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37E675B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3389,51 +3389,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4592,51 +4592,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5755,51 +5755,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7525,51 +7525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7811,51 +7811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8552,84 +8552,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba matrací z matracových prefabrikátů, 28.10.2026 23:12:23</w:t>
+        <w:t>Výroba matrací z matracových prefabrikátů, 29.10.2026 0:53:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1D58EBB4"/>
+    <w:nsid w:val="55D6E935"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8715,51 +8715,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29702905"/>
+    <w:nsid w:val="4B20E203"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8845,51 +8845,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5A30AC7C"/>
+    <w:nsid w:val="7A2B52C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8975,51 +8975,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5895EED4"/>
+    <w:nsid w:val="3358381F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>