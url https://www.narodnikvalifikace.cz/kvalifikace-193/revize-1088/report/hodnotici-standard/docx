--- v4 (2026-09-13)
+++ v5 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61207A9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61207A9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61207A9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R708CDAC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR708CDAC9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR708CDAC9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1019,51 +1019,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2257,51 +2257,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3512,51 +3512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4605,51 +4605,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5002,51 +5002,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5515,51 +5515,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Prošití horního a spodního dílce matracového potahu na diskontinuálním prošívacím stroji </w:t>
+        <w:t xml:space="preserve">Prošití horního a spodního dílce matracového potahu na diskontinuálním prošívacím stroji </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4603" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5574,51 +5574,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Prošití (sdružených a strojově dělených) prošívaných pásů na zhotovení příhraní kontinuálním prošívacím strojem </w:t>
+        <w:t xml:space="preserve">Prošití (sdružených a strojově dělených) prošívaných pásů na zhotovení příhraní kontinuálním prošívacím strojem </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4603" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5633,51 +5633,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Šitím spojenou příhraň potahu pro matracový nesnímatelný potah s odvětrávacími otvory, s přišitými úchytkami a etiketami (značkovkami) a okraji začistěnými obnitkováním</w:t>
+        <w:t>Šitím spojenou příhraň potahu pro matracový nesnímatelný potah s odvětrávacími otvory, s přišitými úchytkami a etiketami (značkovkami) a okraji začistěnými obnitkováním</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="4603" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5692,51 +5692,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Šitím spojenou příhraň potahu pro matracový snímatelný potah s obnitkováním okrajů a švů, s přišitými úchytkami a s všitým zdrhovadlem po jedné dlouhé a třetinách krátkých stran </w:t>
+        <w:t xml:space="preserve">Šitím spojenou příhraň potahu pro matracový snímatelný potah s obnitkováním okrajů a švů, s přišitými úchytkami a s všitým zdrhovadlem po jedné dlouhé a třetinách krátkých stran </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="4603" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6099,51 +6099,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7262,51 +7262,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7577,68 +7577,50 @@
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-          <w:b w:val="0"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">technologické postupy, nákresy a výkresy </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7685,114 +7667,96 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vzorkovnice textilních hlavních materiálů pro výrobu polotovarů pro matracové potahy</w:t>
+        <w:t>vzorkovnice textilních hlavních materiálů pro výrobu polotovarů pro matracové potahy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
-          <w:b w:val="0"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="1"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">materiály pro zhotovení zadaných polotovarů </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7839,51 +7803,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí, kreslicí a pro strojové šití, prošívání a obnitkování potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>měřicí, kreslicí a pro strojové šití, prošívání a obnitkování potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7898,51 +7862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•základní vybavení pracoviště pro zhotovení střihových a nářezových plánů, střihů, šablon </w:t>
+        <w:t xml:space="preserve">základní vybavení pracoviště pro zhotovení střihových a nářezových plánů, střihů, šablon </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7957,51 +7921,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem apod.</w:t>
+        <w:t>střihací technika a pracovní pomůcky, tj. střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s kotoučovým nožem, ruční elektrický řezací strojek s přímým nožem apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8016,51 +7980,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zažehlovací technika</w:t>
+        <w:t>zažehlovací technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8075,51 +8039,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prošívací stroj diskontinuální včetně příslušenství</w:t>
+        <w:t>prošívací stroj diskontinuální včetně příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8134,51 +8098,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•prošívací stroj kontinuální včetně příslušenství</w:t>
+        <w:t>prošívací stroj kontinuální včetně příslušenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8193,51 +8157,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektrický průmyslový šicí stroj se stehem vázaným jednojehlový</w:t>
+        <w:t>elektrický průmyslový šicí stroj se stehem vázaným jednojehlový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8252,51 +8216,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•elektrický průmyslový šicí stroj se stehem vázaným na všívání zdrhovadel dvoujehlový </w:t>
+        <w:t xml:space="preserve">elektrický průmyslový šicí stroj se stehem vázaným na všívání zdrhovadel dvoujehlový </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8311,51 +8275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•elektrický průmyslový obnitkovací šicí stroj jedno nebo vícenitný,</w:t>
+        <w:t>elektrický průmyslový obnitkovací šicí stroj jedno nebo vícenitný,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8370,51 +8334,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) a jehly k prošívacím strojům druh a počet podle typu stroje </w:t>
+        <w:t xml:space="preserve">strojové jehly (min. balení 10 ks k příslušnému šicímu stroji, šitému a šicímu materiálu) a jehly k prošívacím strojům druh a počet podle typu stroje </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8429,51 +8393,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•špendlíky krejčovské, špendlíky čalounické</w:t>
+        <w:t>špendlíky krejčovské, špendlíky čalounické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8488,51 +8452,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vypichovače</w:t>
+        <w:t>vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8547,51 +8511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní prostředky</w:t>
+        <w:t>ochranné pracovní prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8606,51 +8570,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•příjemky, výdejky zboží a materiálů</w:t>
+        <w:t>příjemky, výdejky zboží a materiálů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8665,51 +8629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•potřeby k udržování čistoty na pracovišti</w:t>
+        <w:t>potřeby k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8724,51 +8688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10175" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -9131,51 +9095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9872,84 +9836,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výroba polotovarů pro matracové potahy, 13.9.2026 18:04:52</w:t>
+        <w:t>Výroba polotovarů pro matracové potahy, 28.10.2026 22:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52341A1C"/>
+    <w:nsid w:val="78BA67E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10035,51 +9999,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="69E2E748"/>
+    <w:nsid w:val="4865B5D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10165,51 +10129,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3408698B"/>
+    <w:nsid w:val="6A5931FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10295,51 +10259,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17026A82"/>
+    <w:nsid w:val="257AE538"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>