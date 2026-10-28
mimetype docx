--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2092C76C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2092C76C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2092C76C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73908A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73908A3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73908A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 24.10.2014 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4424,51 +4424,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•10 ks knoflíků potažených pomocí lisu - potah useň</w:t>
+        <w:t>10 ks knoflíků potažených pomocí lisu - potah useň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5087" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4483,51 +4483,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•10 ks knoflíků potažených pomocí lisu – potah koženka</w:t>
+        <w:t>10 ks knoflíků potažených pomocí lisu – potah koženka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5087" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4542,51 +4542,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•10 ks knoflíků potažených pomocí lisu – potah textil</w:t>
+        <w:t>10 ks knoflíků potažených pomocí lisu – potah textil</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5087" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4601,51 +4601,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•5 ks knoflíků potažených (čalouněných) s výplní ručním obšitím na kolečku z čalounické lepenky nebo sedlářské kůže</w:t>
+        <w:t>5 ks knoflíků potažených (čalouněných) s výplní ručním obšitím na kolečku z čalounické lepenky nebo sedlářské kůže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5087" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4660,51 +4660,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•5 ks knoflíků k přibití čalounických hřebíkem s širokou plochou hlavou upevněným probitím v sololitové nebo překližkové podložce, potažených (čalouněných) s výplní ručním obšitím </w:t>
+        <w:t xml:space="preserve">5 ks knoflíků k přibití čalounických hřebíkem s širokou plochou hlavou upevněným probitím v sololitové nebo překližkové podložce, potažených (čalouněných) s výplní ručním obšitím </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5087" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5179,51 +5179,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5986,51 +5986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, musí být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6045,51 +6045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9887" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6286,51 +6286,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6614,51 +6614,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technologické postupy, nákresy a výkresy pro výrobu lisovaných i ručně zhotovovaných knoflíků</w:t>
+        <w:t>technologické postupy, nákresy a výkresy pro výrobu lisovaných i ručně zhotovovaných knoflíků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6673,51 +6673,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•fotografie čalouněných knoflíků nebo čalouněných výrobků s čalouněnými knoflíky</w:t>
+        <w:t>fotografie čalouněných knoflíků nebo čalouněných výrobků s čalouněnými knoflíky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6732,51 +6732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lis na výrobu knoflíků včetně zavíracích hlav</w:t>
+        <w:t>lis na výrobu knoflíků včetně zavíracích hlav</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6791,51 +6791,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•potahové textilie, usně, koženky</w:t>
+        <w:t>potahové textilie, usně, koženky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6850,51 +6850,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•knoflíková tělíska různých velikostí (15 ks od každé velikosti)</w:t>
+        <w:t>knoflíková tělíska různých velikostí (15 ks od každé velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6909,51 +6909,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalounická lepenka různé tloušťky, brašnářská useň tlustá nejméně 3 mm (10 ks od každého druhu)</w:t>
+        <w:t>čalounická lepenka různé tloušťky, brašnářská useň tlustá nejméně 3 mm (10 ks od každého druhu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6968,51 +6968,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sololitová kolečka tloušťky 3 mm různých průměrů (10 ks od každé velikosti)</w:t>
+        <w:t>sololitová kolečka tloušťky 3 mm různých průměrů (10 ks od každé velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7027,51 +7027,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•překližková kolečka tloušťky 5 mm různých průměrů (10 ks od velikosti)</w:t>
+        <w:t>překližková kolečka tloušťky 5 mm různých průměrů (10 ks od velikosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7086,51 +7086,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pomocné materiály např.: rouno, vata, ruční nitě různých druhů a barev, minimálně 3 typy ve třech barvách</w:t>
+        <w:t>pomocné materiály např.: rouno, vata, ruční nitě různých druhů a barev, minimálně 3 typy ve třech barvách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7145,51 +7145,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•lepidlo, zařízení k nanášení lepidla</w:t>
+        <w:t>lepidlo, zařízení k nanášení lepidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7204,51 +7204,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•měřicí, kreslicí a pro výrobu knoflíků potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
+        <w:t>měřicí, kreslicí a pro výrobu knoflíků potřebné pracovní pomůcky včetně rýsovacích potřeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7263,51 +7263,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•jehly oblé s kulatým hrotem různých velikostí na ruční šití, jehly přímé pro ruční šití různých velikosti</w:t>
+        <w:t>jehly oblé s kulatým hrotem různých velikostí na ruční šití, jehly přímé pro ruční šití různých velikosti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7322,51 +7322,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•špendlíky čalounické, špendlíky krejčovské</w:t>
+        <w:t>špendlíky čalounické, špendlíky krejčovské</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7381,51 +7381,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vypichovače</w:t>
+        <w:t>vypichovače</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7440,51 +7440,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•základní vybavení pracoviště pro zhotovení střihu a šablon</w:t>
+        <w:t>základní vybavení pracoviště pro zhotovení střihu a šablon</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7499,51 +7499,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•střihací technika pracovní pomůcky (střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s vertikálním nožem)</w:t>
+        <w:t>střihací technika pracovní pomůcky (střihací stůl, ruční nůžky malé, ruční nůžky velké krejčovské, ruční elektrický řezací strojek s vertikálním nožem)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7558,51 +7558,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nůž na ořez kůže</w:t>
+        <w:t>nůž na ořez kůže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7617,51 +7617,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•šídlo</w:t>
+        <w:t>šídlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7676,51 +7676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•sada výsečníků</w:t>
+        <w:t>sada výsečníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7735,51 +7735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalounické kladívko</w:t>
+        <w:t>čalounické kladívko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7794,51 +7794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vytahovač hřebíků a průmyslových spojovačů (kozí nožka)</w:t>
+        <w:t>vytahovač hřebíků a průmyslových spojovačů (kozí nožka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7853,51 +7853,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•dřevěná nebo pryžová palička</w:t>
+        <w:t>dřevěná nebo pryžová palička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7912,51 +7912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kleště</w:t>
+        <w:t>kleště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7971,51 +7971,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•kolářské hřebíky různé velikosti minimálně 3 druhy s širokou hlavou</w:t>
+        <w:t>kolářské hřebíky různé velikosti minimálně 3 druhy s širokou hlavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8030,51 +8030,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•čalounická sponkovačka pneumatická nebo elektrická nebo akumulátorová nebo mechanická</w:t>
+        <w:t>čalounická sponkovačka pneumatická nebo elektrická nebo akumulátorová nebo mechanická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8089,51 +8089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•průmyslové spojovače vhodné do příslušných sponkovaček a s přiměřeným tvarem hrotu a délkou nožek vzhledem k zpracovávaným materiálům </w:t>
+        <w:t xml:space="preserve">průmyslové spojovače vhodné do příslušných sponkovaček a s přiměřeným tvarem hrotu a délkou nožek vzhledem k zpracovávaným materiálům </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8148,51 +8148,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•potřeby na čištění hotových výrobků a k udržování čistoty na pracovišti</w:t>
+        <w:t>potřeby na čištění hotových výrobků a k udržování čistoty na pracovišti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8207,51 +8207,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•balicí materiál, krabice, sáčky různých velikostí</w:t>
+        <w:t>balicí materiál, krabice, sáčky různých velikostí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8266,51 +8266,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
+        <w:t>přísun potřebné energie odpovídající bezpečnostním a hygienickým předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -8325,51 +8325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ochranné pracovní prostředky dle požadavků BOZP</w:t>
+        <w:t>ochranné pracovní prostředky dle požadavků BOZP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10612" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8537,51 +8537,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba přípravy na zkoušku (včetně případných časů, kdy se uchazeč připravuje během zkoušky) je 10 až 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8767,51 +8767,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9620,84 +9620,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zhotovování knoflíků, 13.9.2026 18:04:24</w:t>
+        <w:t>Zhotovování knoflíků, 28.10.2026 23:11:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D8009BD"/>
+    <w:nsid w:val="0D538023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9783,51 +9783,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26AB393D"/>
+    <w:nsid w:val="6C8A42AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9913,51 +9913,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7AC0776F"/>
+    <w:nsid w:val="1B1E496D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10043,51 +10043,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10BE69E9"/>
+    <w:nsid w:val="7C79DCEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>