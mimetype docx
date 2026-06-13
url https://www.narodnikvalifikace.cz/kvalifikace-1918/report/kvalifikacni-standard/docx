--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R135991E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR135991E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR135991E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A2F72B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A2F72B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A2F72B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 28.4.2026 21:19:22</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 7:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2087,51 +2087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 28.4.2026 21:19:22</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 7:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2716,51 +2716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 28.4.2026 21:19:22</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 7:02:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>