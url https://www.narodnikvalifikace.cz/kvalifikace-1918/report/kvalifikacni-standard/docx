--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A2F72B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A2F72B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A2F72B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D1D177B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D1D177B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D1D177B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 7:02:56</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2087,51 +2087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 7:02:56</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2716,51 +2716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 7:02:56</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 9:01:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>