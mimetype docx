--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3D1D177B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3D1D177B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3D1D177B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40948632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40948632" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40948632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,51 +796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 9:01:33</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 28.7.2026 10:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2087,51 +2087,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vzhledem k tomu, že hodnoticí standard nemůže vzít v úvahu všechny možné varianty ověřování odborných způsobilostí, autorizovaná osoba (zkoušející) rozpracuje (upřesní) kritéria hodnocení tak, aby odpovídala konkrétnímu zadání. Přitom nemůže měnit obecný charakter kritérií hodnocení ani žádné povinné kritérium vypustit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 9:01:33</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 28.7.2026 10:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2716,51 +2716,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 13.6.2026 9:01:33</w:t>
+        <w:t>Specialista/specialistka BIM pro tvorbu a správu produktových informací, 28.7.2026 10:20:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>