--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7316E1EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7316E1EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7316E1EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28DC42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28DC42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28DC42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.4.2026 19:57:53</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CB7361E"/>
+    <w:nsid w:val="3DDC38ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="563ED340"/>
+    <w:nsid w:val="0D4EFCBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>