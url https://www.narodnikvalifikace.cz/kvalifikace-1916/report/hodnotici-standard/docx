--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28DC42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28DC42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28DC42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57BAA428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57BAA428" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57BAA428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 7:04:04</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3DDC38ED"/>
+    <w:nsid w:val="4EA389E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D4EFCBD"/>
+    <w:nsid w:val="17B4D511"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>