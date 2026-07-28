--- v2 (2026-06-13)
+++ v3 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57BAA428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57BAA428" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57BAA428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BB7270E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BB7270E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BB7270E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1012,51 +1012,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.04.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2412,51 +2412,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3937,51 +3937,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5246,51 +5246,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria. Základní znalost každého koordinátora BIM při zadávání modelu a nastavení koordinace a strategií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5805,51 +5805,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7320,51 +7320,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8235,51 +8235,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17548,51 +17548,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řídí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20397,51 +20397,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 16 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20970,84 +20970,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČVUT v Praze</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koordinátor/koordinátorka BIM pro facility management, 13.6.2026 9:01:27</w:t>
+        <w:t>Koordinátor/koordinátorka BIM pro facility management, 28.7.2026 10:39:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4EA389E0"/>
+    <w:nsid w:val="52B4DC07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21133,51 +21133,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B4D511"/>
+    <w:nsid w:val="691A869A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>