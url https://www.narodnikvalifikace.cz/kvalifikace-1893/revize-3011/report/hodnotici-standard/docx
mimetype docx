--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R109306A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR109306A4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR109306A4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C3FB13A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C3FB13A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C3FB13A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13080,51 +13080,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 13.6.2026 11:21:32</w:t>
+        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7A2F1A82"/>
+    <w:nsid w:val="6E6C45C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="332F5D6F"/>
+    <w:nsid w:val="1CB744BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A62136C"/>
+    <w:nsid w:val="061BFB17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4DF0755E"/>
+    <w:nsid w:val="0714FB51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>