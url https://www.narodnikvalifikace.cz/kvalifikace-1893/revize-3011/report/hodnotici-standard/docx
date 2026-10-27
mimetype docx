--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C3FB13A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C3FB13A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C3FB13A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B42A259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B42A259" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B42A259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1066,51 +1066,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2398,51 +2398,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3741,51 +3741,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5084,51 +5084,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6055,51 +6055,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6996,51 +6996,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•popíše poškození od molů; </w:t>
+        <w:t xml:space="preserve">popíše poškození od molů; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7055,51 +7055,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popíše přeosování dílků (měření osovacího drátu, výměna osičky);</w:t>
+        <w:t>popíše přeosování dílků (měření osovacího drátu, výměna osičky);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7114,51 +7114,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popíše poškození kašmíru, vysvětlí překašmírování dílků;</w:t>
+        <w:t>popíše poškození kašmíru, vysvětlí překašmírování dílků;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7173,51 +7173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popíše mechanické poškození dílků a navrhne opravu prasklých, uvolněných a jinak poškozených mechanikových dílků;</w:t>
+        <w:t>popíše mechanické poškození dílků a navrhne opravu prasklých, uvolněných a jinak poškozených mechanikových dílků;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7232,51 +7232,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popíše měření a výměnu prasklých pružinek;</w:t>
+        <w:t>popíše měření a výměnu prasklých pružinek;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7291,51 +7291,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popíše výměnu tkanic;</w:t>
+        <w:t>popíše výměnu tkanic;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7350,51 +7350,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popíše broušení kladívek.</w:t>
+        <w:t>popíše broušení kladívek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7465,51 +7465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•popíše poškození od molů; </w:t>
+        <w:t xml:space="preserve">popíše poškození od molů; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7524,51 +7524,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popíše a vysvětlí úpravu kláves na vodicím a váhovém hřebu;</w:t>
+        <w:t>popíše a vysvětlí úpravu kláves na vodicím a váhovém hřebu;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7583,51 +7583,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•popíše a vysvětlí čištění (a bělení) kláves; </w:t>
+        <w:t xml:space="preserve">popíše a vysvětlí čištění (a bělení) kláves; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7642,51 +7642,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•popíše druhy a výměnu klávesového obložení.</w:t>
+        <w:t>popíše druhy a výměnu klávesového obložení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9374" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7881,51 +7881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8439,51 +8439,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7319" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -8680,51 +8680,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9448,3683 +9448,3683 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3430"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3445"/>
-[...16 lines deleted...]
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="3445"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3445"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Klávesový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hudební</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="3445"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástroj,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2923" w:y="3445"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2856" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klavír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3460" w:y="3445"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="3445"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pianino</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4665" w:y="3445"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4598" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5323" w:y="3445"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="3445"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6148" w:y="3445"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6081" w:y="3445"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechaniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3680"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3694"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3694"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3694"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3694"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>paralelní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3930"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3944"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="3944"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3944"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="3944"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="3944"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křidélkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4179"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4194"/>
-[...16 lines deleted...]
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="4194"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4194"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="4194"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klínové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4429"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4443"/>
-[...16 lines deleted...]
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="4443"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4443"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="4443"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vypalovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4678"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4693"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="4693"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4693"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>převodové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2059" w:y="4693"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="4693"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štípací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4928"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4942"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="4942"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4942"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="4942"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5178"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5192"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="5192"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5192"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krepovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>želízko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="5192"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="5192"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přihýbací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5427"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="985" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5442"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1416" w:y="5442"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5442"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Krepovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1344" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>želízko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="5442"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="5442"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="5442"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tkanici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5677"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5691"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="5691"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5691"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kladivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5691"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>250g</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5926"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5941"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="5941"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5941"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špička</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="5941"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kulatá/hranatá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6176"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6190"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="6190"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6190"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pinzeta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="6190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>menší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="6190"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="6190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>asi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="6190"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="6190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>14cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6440"/>
-[...16 lines deleted...]
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="6440"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6440"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pinzeta</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="6440"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>větší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="6440"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="6440"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>asi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="6440"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="6440"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>20cm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6675"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6690"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="6690"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6690"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hoblíček</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="6690"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6690"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="6690"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klávesy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2299" w:y="6690"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2232" w:y="6690"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="6690"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="6690"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kunz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="6690"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="6690"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>No.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3763" w:y="6690"/>
+        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="6690"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>101)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6925"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1239" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6939"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="6939"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6939"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podpasovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="6939"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>želízko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7174"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7189"/>
-[...16 lines deleted...]
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7189"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7189"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="7189"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velký</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="7189"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="7189"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7424"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7438"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7438"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7438"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="7438"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plochý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="7438"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="7438"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úzký</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="7438"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="7438"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlouhý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7674"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7688"/>
-[...16 lines deleted...]
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7688"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7688"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="7688"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>velký</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="7688"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1915" w:y="7688"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křížový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7923"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7938"/>
-[...16 lines deleted...]
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7938"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7938"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="7938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úzký</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="7938"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="7938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlouhý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2587" w:y="7938"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2520" w:y="7938"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>křížový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8173"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8187"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="8187"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8187"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dutý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="8187"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="8187"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="8187"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>želízko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="8187"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechaniky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="8187"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="8187"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="8187"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Renner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8437"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="8437"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8437"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Šroubovák</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="8437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dutý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="8437"/>
+        <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="8437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="8437"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="8437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpadové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2956" w:y="8437"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="8437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>želízko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3638" w:y="8437"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="8437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechaniky,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="8437"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="8437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="8437"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4963" w:y="8437"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Detoa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8672"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8686"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="8686"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8686"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Půlchodové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>želízko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="8686"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8686"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přední</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8922"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8936"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="8936"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8936"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Půlchodové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="8936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>želízko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="8936"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8936"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9171"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9186"/>
-[...16 lines deleted...]
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="9186"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9186"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žehlicí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1036" w:y="9186"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>želízko</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9421"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9435"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="9435"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9435"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kahánek</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="9435"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klavírnický</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9670"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="442" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9685"/>
-[...10 lines deleted...]
-        <w:t>•Nůž</w:t>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9685"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nůž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9920"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9934"/>
-[...10 lines deleted...]
-        <w:t>•Nůžky</w:t>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9934"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nůžky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10170"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10184"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="10184"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10184"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Očko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="10184"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1267" w:y="10184"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="10184"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krepování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10419"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10434"/>
-[...16 lines deleted...]
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="10434"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10434"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špácovník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="10434"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="10434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lopatka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10669"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10683"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="10683"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10683"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pilník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="10683"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10683"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10683"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10918"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="577" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10933"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1008" w:y="10933"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10933"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pilník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="936" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="10933"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1219" w:y="10933"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11168"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="764" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11182"/>
-[...16 lines deleted...]
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1195" w:y="11182"/>
+        <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11182"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rovnač</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1123" w:y="11182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mezer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="11182"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="11182"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kláves</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11418"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11432"/>
-[...16 lines deleted...]
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="11432"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11432"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měrky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="11432"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„botičky“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="11432"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="11432"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>16mm,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="11432"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="11432"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>45mm,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3206" w:y="11432"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3134" w:y="11432"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>46mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11667"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11682"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="11682"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11682"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měrky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>délek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="11682"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="11682"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úhozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11917"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11931"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11931"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11931"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pravítko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="11931"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="11931"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„bas“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12166"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12181"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="12181"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12181"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pravítko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="12181"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="12181"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="12181"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>„přechod“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12416"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12430"/>
-[...16 lines deleted...]
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="12430"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12430"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pravítko</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="12430"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1593" w:y="12430"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>diskant“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12666"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12680"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="12680"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12680"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přípravky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="12680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="12680"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="12680"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>krepování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12915"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12930"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12930"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12930"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měrka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="12930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="12930"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="12930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ponor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="12930"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="12930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="12930"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="12930"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13165"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13179"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="13179"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13179"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měrka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="13179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="13179"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ponor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="13179"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1857" w:y="13179"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půltónů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13414"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13429"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="13429"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13429"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Koník</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="13429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="13429"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="13429"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>půltóny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13664"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13678"/>
-[...10 lines deleted...]
-        <w:t>•Stolička</w:t>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13678"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stolička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13914"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13928"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="13928"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13928"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Špalík</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="13928"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1353" w:y="13928"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1286" w:y="13928"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pilování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14163"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="663" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14178"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1094" w:y="14178"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14178"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Červík</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1022" w:y="14178"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="14178"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="14178"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dusítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14413"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
-[...16 lines deleted...]
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="14427"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14427"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Jezdci</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="14427"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2x</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14662"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14677"/>
-[...16 lines deleted...]
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="14677"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14677"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="14677"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14912"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14926"/>
-[...16 lines deleted...]
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="14926"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14926"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Hoblice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1113" w:y="14926"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>truhlářská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15162"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15176"/>
-[...16 lines deleted...]
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="15176"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15176"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="15176"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dlát</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1363" w:y="15176"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="15176"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="15176"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="15176"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1545" w:y="15176"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1473" w:y="15176"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>25mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15411"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="865" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15426"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1296" w:y="15426"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15426"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Posuvné</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1224" w:y="15426"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měřidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15661"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15675"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="15675"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15675"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="15675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="15675"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="15675"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drátů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13253,731 +13253,731 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="2173"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kleště</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1003" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štípací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="2173"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osovací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="2423"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrtáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="2423"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="2423"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřeva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="2423"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2356" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="2423"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="2423"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="2423"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="2673"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vrtáků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="2673"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2352" w:y="2673"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="2673"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2817" w:y="2673"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3211" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="2673"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>0,5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="2673"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3758" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="2922"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Základní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="2922"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kašmírů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="2922"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2472" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2712" w:y="2922"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plstí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3139" w:y="2922"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="2922"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3417" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4152" w:y="2922"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mechaniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="3172"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tkanic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="3421"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Čisticí</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="988" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="3421"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1161" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úklidové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="3421"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15572,51 +15572,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 10 až 12 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16145,84 +16145,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o., Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sesazovač pian, 11.9.2026 20:48:29</w:t>
+        <w:t>Sesazovač pian, 27.10.2026 5:20:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E6C45C3"/>
+    <w:nsid w:val="76AB4C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16308,51 +16308,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CB744BE"/>
+    <w:nsid w:val="3AA3C457"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16438,51 +16438,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="061BFB17"/>
+    <w:nsid w:val="24C8CA20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16568,51 +16568,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0714FB51"/>
+    <w:nsid w:val="3AED6D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>