--- v3 (2026-09-13)
+++ v4 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45E2F262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45E2F262" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45E2F262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R669FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR669FA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR669FA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník pian, 13.9.2026 18:36:49</w:t>
+        <w:t>Lakýrník pian, 28.10.2026 22:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5452,765 +5452,765 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úprav:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9363"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9377"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="9377"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9377"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šelak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="9377"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šelakovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="9377"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polituru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="9377"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>transparentní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="9377"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barevný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="9377"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šelak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="9377"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>černý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="9377"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="9377"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rezonanční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="9377"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lak,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9612"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9627"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="9627"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9627"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>původ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šelakové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="9627"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pryskyřice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9627"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="9627"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="9627"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="9627"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="9627"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="9627"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tímto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="9627"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9862"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9876"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="9876"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9876"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpouštědel,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="9876"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ředitel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="9876"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9876"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dalších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="9876"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="9876"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>této</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9876"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="9876"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10126"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="10126"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="10126"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pryskyřic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="10126"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="10126"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="10126"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rezonanční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="10126"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="10126"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měkké,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="10126"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvrdé,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="10126"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10361"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10291,51 +10291,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník pian, 13.9.2026 18:36:49</w:t>
+        <w:t>Lakýrník pian, 28.10.2026 22:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11393,51 +11393,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník pian, 13.9.2026 18:36:49</w:t>
+        <w:t>Lakýrník pian, 28.10.2026 22:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11966,51 +11966,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o. Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník pian, 13.9.2026 18:36:49</w:t>
+        <w:t>Lakýrník pian, 28.10.2026 22:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>