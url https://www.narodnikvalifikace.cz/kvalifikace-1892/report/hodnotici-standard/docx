--- v5 (2026-09-13)
+++ v6 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EB1E05C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EB1E05C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EB1E05C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D6686A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D6686A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D6686A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -587,51 +587,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník/lakýrnice pian, 13.9.2026 17:10:43</w:t>
+        <w:t>Lakýrník/lakýrnice pian, 28.10.2026 20:21:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník/lakýrnice pian, 13.9.2026 17:10:43</w:t>
+        <w:t>Lakýrník/lakýrnice pian, 28.10.2026 20:21:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6724,765 +6724,765 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úprav:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9363"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9377"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="9377"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9377"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>šelak</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1156" w:y="9377"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šelakovou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="9377"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>polituru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2827" w:y="9377"/>
+        <w:framePr w:w="1249" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2755" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>transparentní,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="9377"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>barevný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="9377"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šelak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5409" w:y="9377"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5337" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>černý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5956" w:y="9377"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6129" w:y="9377"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rezonanční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7176" w:y="9377"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7104" w:y="9377"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lak,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9612"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="629" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9627"/>
-[...16 lines deleted...]
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1060" w:y="9627"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9627"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>původ</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="993" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šelakové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1905" w:y="9627"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pryskyřice,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9627"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>její</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3235" w:y="9627"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>druhy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="9627"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="9627"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="9627"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4680" w:y="9627"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tímto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5184" w:y="9627"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5116" w:y="9627"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálem,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9862"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9876"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="9876"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9876"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozpouštědel,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2140" w:y="9876"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2073" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ředitel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="9876"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2918" w:y="9876"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2851" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dalších</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="9876"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>složek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="9876"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>této</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4627" w:y="9876"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povrchové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="9876"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5539" w:y="9876"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravy,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10111"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10126"/>
-[...16 lines deleted...]
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="883" w:y="10126"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10126"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>typy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="816" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přírodních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="10126"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pryskyřic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="10126"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3028" w:y="10126"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2961" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úpravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="10126"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rezonanční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="10126"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4675" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="10126"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měkké,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6076" w:y="10126"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6009" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tvrdé,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6633" w:y="10126"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6566" w:y="10126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10361"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11563,51 +11563,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástrojů“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník/lakýrnice pian, 13.9.2026 17:10:43</w:t>
+        <w:t>Lakýrník/lakýrnice pian, 28.10.2026 20:21:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12820,79 +12820,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7636" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7546"/>
+        <w:framePr w:w="10766" w:h="5078" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7546"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7546"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -12904,51 +12904,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat tyto požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -12960,51 +12960,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13019,51 +13019,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na výrobu klávesových hudebních nástrojů a alespoň 5 let odborné praxe v oblasti povrchových úprav hudebních nástrojů nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti výroby klávesových hudebních nástrojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -13078,51 +13078,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Vysokoškolské vzdělání a zároveň střední vzdělání s maturitní zkouškou v oboru vzdělání zaměřeném na výrobu klávesových hudebních nástrojů a alespoň 5 let odborné praxe v oblasti povrchových úprav hudebních nástrojů nebo ve funkci učitele odborných předmětů nebo učitele praktického vyučování nebo odborného výcviku v oblasti výroby klávesových hudebních nástrojů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -13134,400 +13134,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
+        <w:framePr w:w="10766" w:h="4531" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8093"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník/lakýrnice pian, 13.9.2026 17:10:43</w:t>
+        <w:t>Lakýrník/lakýrnice pian, 28.10.2026 20:21:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13762,1752 +13647,1752 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nízkotlaké stříkací zařízení</w:t>
+        <w:t>Nízkotlaké stříkací zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokotlaké stříkací zařízení</w:t>
+        <w:t>Vysokotlaké stříkací zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Lešticí pasta podle potřeby a druhu zkoušené povrchové úpravy</w:t>
+        <w:t>Lešticí pasta podle potřeby a druhu zkoušené povrchové úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Špalík na broušení</w:t>
+        <w:t>Špalík na broušení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pásová bruska horizontální</w:t>
+        <w:t>Pásová bruska horizontální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Hranová pásová bruska</w:t>
+        <w:t>Hranová pásová bruska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Leštička</w:t>
+        <w:t>Leštička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dýhy pro opravu poškozených dýhovaných povrchů</w:t>
+        <w:t>Dýhy pro opravu poškozených dýhovaných povrchů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Disperzní lepidlo PVAC</w:t>
+        <w:t>Disperzní lepidlo PVAC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kostní a kožní klíh</w:t>
+        <w:t>Kostní a kožní klíh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Tmely a plniče pórů podle potřeby zkoušky</w:t>
+        <w:t>Tmely a plniče pórů podle potřeby zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Materiál pro přípravu polny</w:t>
+        <w:t>Materiál pro přípravu polny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Štětce pro nanášení šelakových NH</w:t>
+        <w:t>Štětce pro nanášení šelakových NH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Šelak – druh podle potřeby opravovaného dílce</w:t>
+        <w:t>Šelak – druh podle potřeby opravovaného dílce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nátěrové hmoty: polyuretanové, polyesterové, nitrocelulózový lak, dále podle druhu a potřeby zkoušené povrchové úpravy</w:t>
+        <w:t>Nátěrové hmoty: polyuretanové, polyesterové, nitrocelulózový lak, dále podle druhu a potřeby zkoušené povrchové úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Lepicí pásky podle potřeby a druhu zkoušené povrchové úpravy</w:t>
+        <w:t>Lepicí pásky podle potřeby a druhu zkoušené povrchové úpravy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Bruska vibrační nebo excentrická podle potřeby </w:t>
+        <w:t xml:space="preserve">Bruska vibrační nebo excentrická podle potřeby </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Brusné papíry hrubosti 80, 100, 220, 320, 500, 800, 1000, 1200, 1500, 2000</w:t>
+        <w:t>Brusné papíry hrubosti 80, 100, 220, 320, 500, 800, 1000, 1200, 1500, 2000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pomůcky podle potřeby BOZP a PO</w:t>
+        <w:t>Ochranné pomůcky podle potřeby BOZP a PO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní stůl</w:t>
+        <w:t>Pracovní stůl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Hoblice truhlářská</w:t>
+        <w:t>Hoblice truhlářská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada dlát 6-25 mm</w:t>
+        <w:t>Sada dlát 6-25 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Posuvné měřidlo</w:t>
+        <w:t>Posuvné měřidlo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Sada vrtáků do dřeva 1-15 mm </w:t>
+        <w:t xml:space="preserve">Sada vrtáků do dřeva 1-15 mm </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Sada vrtáků do kovu 1-15 mm po 0,5 mm</w:t>
+        <w:t>Sada vrtáků do kovu 1-15 mm po 0,5 mm</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Čisticí a úklidové potřeby</w:t>
+        <w:t>Čisticí a úklidové potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1 hrubě poškozený dílec klávesového hudebního nástroje</w:t>
+        <w:t>1 hrubě poškozený dílec klávesového hudebního nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•1 povrchově poškozený dílec klávesového hudebního nástroje</w:t>
+        <w:t>1 povrchově poškozený dílec klávesového hudebního nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
-          <w:numId w:val="3"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•2 dílce pro aplikaci nátěrových hmot </w:t>
+        <w:t xml:space="preserve">2 dílce pro aplikaci nátěrových hmot </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="10833" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15787,51 +15672,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník/lakýrnice pian, 13.9.2026 17:10:43</w:t>
+        <w:t>Lakýrník/lakýrnice pian, 28.10.2026 20:21:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,51 +15902,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník/lakýrnice pian, 13.9.2026 17:10:43</w:t>
+        <w:t>Lakýrník/lakýrnice pian, 28.10.2026 20:21:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16590,84 +16475,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>C. Bechstein Europe s. r. o. Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lakýrník/lakýrnice pian, 13.9.2026 17:10:43</w:t>
+        <w:t>Lakýrník/lakýrnice pian, 28.10.2026 20:21:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5005EA40"/>
+    <w:nsid w:val="47C00330"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16753,51 +16638,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="619D402A"/>
+    <w:nsid w:val="38D8C7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16882,188 +16767,55 @@
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>