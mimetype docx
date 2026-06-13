--- v0 (2026-04-16)
+++ v1 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45BA9D8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45BA9D8C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45BA9D8C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F341072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F341072" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F341072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.4.2026 8:30:31</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.4.2026 8:30:31</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.4.2026 8:30:31</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.4.2026 8:30:31</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5292,51 +5292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.4.2026 8:30:32</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6325,51 +6325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.4.2026 8:30:32</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6842,84 +6842,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.4.2026 8:30:32</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="01408A1B"/>
+    <w:nsid w:val="28DB3217"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7005,51 +7005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F589791"/>
+    <w:nsid w:val="5AABCA51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7135,51 +7135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="53F1A4D3"/>
+    <w:nsid w:val="6C966E2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>