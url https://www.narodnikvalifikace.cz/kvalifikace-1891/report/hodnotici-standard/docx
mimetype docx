--- v1 (2026-06-13)
+++ v2 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F341072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F341072" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F341072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CB34FC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CB34FC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CB34FC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5292,51 +5292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6325,51 +6325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6842,84 +6842,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 7:03:08</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="28DB3217"/>
+    <w:nsid w:val="3D095238"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7005,51 +7005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5AABCA51"/>
+    <w:nsid w:val="057C2F91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7135,51 +7135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C966E2F"/>
+    <w:nsid w:val="2C94E72F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>