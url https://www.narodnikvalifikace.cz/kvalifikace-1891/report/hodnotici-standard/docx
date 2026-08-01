--- v2 (2026-06-13)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4CB34FC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4CB34FC6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4CB34FC6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D241475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D241475" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D241475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5292,51 +5292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6325,51 +6325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6842,84 +6842,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 13.6.2026 9:00:50</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3D095238"/>
+    <w:nsid w:val="09456A2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7005,51 +7005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="057C2F91"/>
+    <w:nsid w:val="18B3ECAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7135,51 +7135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C94E72F"/>
+    <w:nsid w:val="260664C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>