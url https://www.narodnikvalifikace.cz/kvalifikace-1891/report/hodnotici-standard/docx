--- v3 (2026-08-01)
+++ v4 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D241475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D241475" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D241475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6703F37C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6703F37C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6703F37C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.9.2026 20:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.9.2026 20:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.9.2026 20:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.9.2026 20:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5292,51 +5292,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.9.2026 20:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6325,51 +6325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.9.2026 20:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6842,84 +6842,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 2.8.2026 0:18:30</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou gumárenskou výrobu, 16.9.2026 20:06:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="09456A2D"/>
+    <w:nsid w:val="478D3E99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7005,51 +7005,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18B3ECAA"/>
+    <w:nsid w:val="1FF571B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7135,51 +7135,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="260664C8"/>
+    <w:nsid w:val="124C96FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>