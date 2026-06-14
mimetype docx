--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FEAB8B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FEAB8B1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FEAB8B1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BC5EED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BC5EED2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BC5EED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.4.2026 13:38:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.4.2026 13:38:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.4.2026 13:38:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.4.2026 13:38:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.4.2026 13:38:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.4.2026 13:38:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.4.2026 13:38:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="403D890C"/>
+    <w:nsid w:val="57DEE4F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0651D4AB"/>
+    <w:nsid w:val="369B1B50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="71051484"/>
+    <w:nsid w:val="6810A069"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>