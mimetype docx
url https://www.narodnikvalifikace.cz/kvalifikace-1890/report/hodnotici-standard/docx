--- v1 (2026-06-14)
+++ v2 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3BC5EED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3BC5EED2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3BC5EED2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78EA5699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78EA5699" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78EA5699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 20:02:28</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="57DEE4F3"/>
+    <w:nsid w:val="4CD93978"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="369B1B50"/>
+    <w:nsid w:val="0865EB7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6810A069"/>
+    <w:nsid w:val="54437CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>