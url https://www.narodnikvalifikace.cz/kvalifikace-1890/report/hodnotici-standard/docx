--- v2 (2026-06-14)
+++ v3 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R78EA5699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR78EA5699" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR78EA5699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48CAB79E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48CAB79E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48CAB79E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 14.6.2026 21:39:52</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4CD93978"/>
+    <w:nsid w:val="551419F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0865EB7C"/>
+    <w:nsid w:val="683212D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54437CD2"/>
+    <w:nsid w:val="491D52BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>