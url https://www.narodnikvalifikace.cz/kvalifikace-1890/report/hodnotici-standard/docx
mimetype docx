--- v3 (2026-07-30)
+++ v4 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48CAB79E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48CAB79E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48CAB79E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA116FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA116FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA116FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 4:21:36</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="551419F0"/>
+    <w:nsid w:val="36722A81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="683212D9"/>
+    <w:nsid w:val="17B8F8FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="491D52BA"/>
+    <w:nsid w:val="4A53A578"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>