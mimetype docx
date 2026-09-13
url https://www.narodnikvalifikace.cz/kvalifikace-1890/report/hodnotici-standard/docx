--- v4 (2026-07-30)
+++ v5 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA116FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA116FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA116FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2AF02470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2AF02470" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2AF02470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 13.9.2026 17:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 13.9.2026 17:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2844,51 +2844,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 13.9.2026 17:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4182,51 +4182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 13.9.2026 17:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5182,51 +5182,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 13.9.2026 17:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6271,51 +6271,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 13.9.2026 17:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6788,84 +6788,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední škola obchodně technická, Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 30.7.2026 5:48:02</w:t>
+        <w:t>Dělník/dělnice pro obuvnickou plastikářskou výrobu, 13.9.2026 17:14:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="36722A81"/>
+    <w:nsid w:val="336A69E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6951,51 +6951,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17B8F8FC"/>
+    <w:nsid w:val="58EA87B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7081,51 +7081,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A53A578"/>
+    <w:nsid w:val="1324688E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>