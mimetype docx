--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EA28C3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EA28C3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EA28C3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DD1FDAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DD1FDAC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DD1FDAC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 13.9.2026 18:37:47</w:t>
+        <w:t>Energetický poradce, 29.10.2026 1:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1926,51 +1926,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 13.9.2026 18:37:47</w:t>
+        <w:t>Energetický poradce, 29.10.2026 1:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3147,51 +3147,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 13.9.2026 18:37:47</w:t>
+        <w:t>Energetický poradce, 29.10.2026 1:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4476,96 +4476,96 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4707"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1061" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4721"/>
-[...10 lines deleted...]
-        <w:t>•domácnost</w:t>
+        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4721"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>domácnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4956"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4971"/>
-[...10 lines deleted...]
-        <w:t>•firma</w:t>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4971"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>firma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5206"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5441"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
@@ -4612,136 +4612,136 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energií:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5676"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5691"/>
-[...10 lines deleted...]
-        <w:t>•elektřina</w:t>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5691"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>elektřina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5926"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="452" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5940"/>
-[...10 lines deleted...]
-        <w:t>•plyn</w:t>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5940"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>plyn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6175"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6190"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="6190"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6190"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>tepelná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="6190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6425"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -4799,102 +4799,102 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energií:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6895"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="509" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6910"/>
-[...10 lines deleted...]
-        <w:t>•DPH</w:t>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6910"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>DPH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P39"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7145"/>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C28"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1028" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7159"/>
-[...16 lines deleted...]
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1459" w:y="7159"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7159"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ekologická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="7159"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>daň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7395"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7892,273 +7892,256 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnoticího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11599"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>standardu:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
+        <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11835"/>
         <w:rPr>
-          <w:rStyle w:val="C28"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C28"/>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="518" w:y="11849"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="11849"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1368" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1670" w:y="11849"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legislativě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2692" w:y="11849"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2865" w:y="11849"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oblasti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="11849"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energetiky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="11849"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4747" w:y="11849"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="11849"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5342" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="11849"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6772" w:y="11849"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="11849"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="11849"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12084"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -9932,290 +9915,273 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="14172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
+        <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14407"/>
         <w:rPr>
-          <w:rStyle w:val="C28"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C28"/>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="14422"/>
+        <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Odborné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1348" w:y="14422"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1276" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poradenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2539" w:y="14422"/>
+        <w:framePr w:w="1124" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2467" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zákazníkovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3705" w:y="14422"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3633" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3878" w:y="14422"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nabídka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="14422"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dodávek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5558" w:y="14422"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="14422"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6201" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6398" w:y="14422"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7123" w:y="14422"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7051" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8188" w:y="14422"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8116" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="14422"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8544" w:y="14422"/>
+        <w:framePr w:w="149" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8472" w:y="14422"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14657"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11287,51 +11253,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>informací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 13.9.2026 18:37:47</w:t>
+        <w:t>Energetický poradce, 29.10.2026 1:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12751,290 +12717,273 @@
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dodavatelem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3556"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P39"/>
+        <w:pStyle w:val="P40"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3791"/>
         <w:rPr>
-          <w:rStyle w:val="C28"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C28"/>
+          <w:rStyle w:val="C29"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C29"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P37"/>
-[...15 lines deleted...]
-      <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="460" w:y="3805"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kalkulace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="3805"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plateb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="3805"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2270" w:y="3805"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2198" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyúčtování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="3805"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>služeb</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4051" w:y="3805"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="3805"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4248" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>energie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5088" w:y="3805"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5212" w:y="3805"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5140" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="3805"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5865" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7003" w:y="3805"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6931" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="3805"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7180" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
-        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7425" w:y="3805"/>
+        <w:framePr w:w="207" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7353" w:y="3805"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4041"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -14034,51 +13983,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 13.9.2026 18:37:47</w:t>
+        <w:t>Energetický poradce, 29.10.2026 1:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14592,51 +14541,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•alespoň 5 let odborné praxe v oblasti energetického poradenství</w:t>
+        <w:t>alespoň 5 let odborné praxe v oblasti energetického poradenství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14651,51 +14600,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nebo alespoň 5 let odborné praxe v oblasti provozování nebo distribuce dodávek energií</w:t>
+        <w:t>nebo alespoň 5 let odborné praxe v oblasti provozování nebo distribuce dodávek energií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14710,51 +14659,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•nebo alespoň 5 let odborné praxe ve funkci učitele odborných předmětů se zaměřením na energetiku, environment, ekonomiku </w:t>
+        <w:t xml:space="preserve">nebo alespoň 5 let odborné praxe ve funkci učitele odborných předmětů se zaměřením na energetiku, environment, ekonomiku </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14881,51 +14830,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7617" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15122,51 +15071,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 13.9.2026 18:37:47</w:t>
+        <w:t>Energetický poradce, 29.10.2026 1:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15618,51 +15567,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon na ochranu spotřebitele č. 634/1992 Sb., ve znění pozdějších předpisů</w:t>
+        <w:t>Zákon na ochranu spotřebitele č. 634/1992 Sb., ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5548" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15677,51 +15626,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon o zadávání veřejných zakázek č. 134/2016 Sb., ve znění pozdějších předpisů</w:t>
+        <w:t>Zákon o zadávání veřejných zakázek č. 134/2016 Sb., ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5548" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15736,51 +15685,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Občanský zákoník č. 89/2012 Sb., ve znění pozdějších předpisů </w:t>
+        <w:t xml:space="preserve">Občanský zákoník č. 89/2012 Sb., ve znění pozdějších předpisů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5548" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15795,51 +15744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon o ochraně osobních údajů a o změně dalších zákonů č. 101/2000 Sb., ve znění pozdějších předpisů</w:t>
+        <w:t>Zákon o ochraně osobních údajů a o změně dalších zákonů č. 101/2000 Sb., ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5548" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15854,51 +15803,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Energetický zákon č. 458/2000 Sb., ve znění pozdějších předpisů </w:t>
+        <w:t xml:space="preserve">Energetický zákon č. 458/2000 Sb., ve znění pozdějších předpisů </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5548" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16261,51 +16210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Doba trvání písemného testu jednoho uchazeče je 30 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 13.9.2026 18:37:47</w:t>
+        <w:t>Energetický poradce, 29.10.2026 1:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16413,60 +16362,60 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P7"/>
         <w:framePr w:w="10710" w:h="454" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P40"/>
+        <w:pStyle w:val="P41"/>
         <w:framePr w:w="10710" w:h="397" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2721"/>
         <w:rPr>
-          <w:rStyle w:val="C29"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C29"/>
+          <w:rStyle w:val="C30"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C30"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autoři hodnoticího standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="1406" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3118"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16722,84 +16671,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ČEZ, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Energetický poradce, 13.9.2026 18:37:47</w:t>
+        <w:t>Energetický poradce, 29.10.2026 1:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="129428C8"/>
+    <w:nsid w:val="3F8BD7E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16885,51 +16834,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07370C59"/>
+    <w:nsid w:val="58AB8079"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17015,51 +16964,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="202C5202"/>
+    <w:nsid w:val="76D2CE86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17145,51 +17094,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5B51392E"/>
+    <w:nsid w:val="14ADCFC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17696,56 +17645,65 @@
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P38">
     <w:name w:val="ParagraphStyle37"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P39">
     <w:name w:val="ParagraphStyle38"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P40">
     <w:name w:val="ParagraphStyle39"/>
     <w:hidden/>
     <w:pPr>
+      <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P41">
     <w:name w:val="ParagraphStyle40"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P42">
+    <w:name w:val="ParagraphStyle41"/>
     <w:hidden/>
     <w:pPr>
       <w:shd w:val="clear" w:fill="auto"/>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
@@ -18112,50 +18070,65 @@
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C28">
     <w:name w:val="CharacterStyle24"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C29">
     <w:name w:val="CharacterStyle25"/>
     <w:hidden/>
     <w:rPr>
+      <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+      <w:b w:val="1"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C30">
+    <w:name w:val="CharacterStyle26"/>
+    <w:hidden/>
+    <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="1"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">
     <w:name w:val="Table Simple 1"/>
     <w:basedOn w:val="T0"/>