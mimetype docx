--- v2 (2026-06-13)
+++ v3 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40E074E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40E074E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40E074E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8B8ED14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8B8ED14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8B8ED14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1596,51 +1596,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7115,51 +7115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8262,51 +8262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17303,51 +17303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -18482,51 +18482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,51 +20316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20889,84 +20889,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stavební firma EMV s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 13.6.2026 18:08:16</w:t>
+        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E473165"/>
+    <w:nsid w:val="61F0236C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21052,51 +21052,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="677BDA91"/>
+    <w:nsid w:val="24733AE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>