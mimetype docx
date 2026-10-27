--- v3 (2026-09-11)
+++ v4 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8B8ED14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8B8ED14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8B8ED14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60493E28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60493E28" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60493E28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1596,51 +1596,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1760,51 +1760,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2904,51 +2904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4085,51 +4085,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7115,51 +7115,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8262,51 +8262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9693,1173 +9693,1173 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="4716"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Těžká,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognosticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="4716"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="4716"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="4716"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oběhové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="4716"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soustavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4966"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chladová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alergie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5215"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="5215"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5215"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Raynaudův</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="5215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>syndrom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5465"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5465"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5465"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prokázaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přecitlivělost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="5465"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="5465"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chemické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="5465"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="5465"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="5465"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5700"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5715"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5715"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5715"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chronická,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognosticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="5715"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5715"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="5715"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="5715"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="5715"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toxikologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="5715"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="5715"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5964"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="5964"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5964"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Astma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bronchiale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="5964"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="5964"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="5964"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognosticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="5964"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="5964"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alergická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="5964"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6214"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="6214"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6214"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prognosticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="6214"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6214"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="6214"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="6214"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znemožňující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6214"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zátěž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="6214"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páteře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="6214"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="6214"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trupu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="6463"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6463"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prognosticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="6463"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chronická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="6463"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="6463"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="6463"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="6463"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zamezující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="6463"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="6463"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="6463"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynucené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="6463"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poloze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6713"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="6713"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6713"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záchvatovité</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6713"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolapsové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="6713"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17303,51 +17303,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17642,79 +17642,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9264" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6624"/>
+        <w:framePr w:w="10766" w:h="6705" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6624"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6624"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17726,51 +17726,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -17782,51 +17782,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17841,51 +17841,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oboru vzdělání Dlaždič nebo v oboru vzdělání Dlaždičské práce + střední vzdělání s maturitní zkouškou (v jiném oboru vzdělání) a alespoň 5 let odborné praxe v oblasti zhotovování dlažeb a asfaltových povrchů nebo ve funkci učitele praktického vyučování v oboru vzdělání Dlaždičské práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17900,51 +17900,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oblasti stavebnictví a alespoň 5 let odborné praxe v oblasti zhotovování dlažeb a asfaltových povrchů nebo ve funkci učitele praktického vyučování v oboru vzdělání Dlaždičské práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -17959,51 +17959,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti stavebnictví a alespoň 5 let odborné praxe v oblasti zhotovování dlažeb a asfaltových povrchů nebo ve funkci učitele praktického vyučování v oboru vzdělání Dlaždičské práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18018,51 +18018,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání v oblasti stavebnictví a alespoň 5 let odborné praxe v oblasti zhotovování dlažeb a asfaltových povrchů nebo ve funkci učitele praktického vyučování v oboru vzdělání Dlaždičské práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -18077,51 +18077,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Platné osvědčení o získání profesní kvalifikace 36-181-H Dlaždič/dlaždička vydané v souladu se zákonem č. 179/2006 Sb. o uznávání výsledků dalšího vzdělávání, ve znění pozdějších předpisů + střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti zhotovování dlažeb a asfaltových povrchů nebo ve funkci učitele praktického vyučování v oboru vzdělání Dlaždičské práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -18133,400 +18133,285 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Další požadavky:</w:t>
-[...58 lines deleted...]
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="8716" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
+        <w:framePr w:w="10766" w:h="6158" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7171"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
-[...54 lines deleted...]
-        </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20316,51 +20201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 24 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20889,84 +20774,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Stavební firma EMV s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič/dlaždička, 11.9.2026 19:53:43</w:t>
+        <w:t>Dlaždič/dlaždička, 27.10.2026 4:14:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61F0236C"/>
+    <w:nsid w:val="1BF2269E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -21051,185 +20936,52 @@
       <w:lvlText w:val="%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-[...128 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:displayBackgroundShape w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:autoHyphenation w:val="0"/>
   <w:evenAndOddHeaders w:val="0"/>
   <w:compat>
     <w:doNotExpandShiftReturn/>
   </w:compat>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>