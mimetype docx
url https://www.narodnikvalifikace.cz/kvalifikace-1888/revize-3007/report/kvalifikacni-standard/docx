--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63D0DF4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63D0DF4A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63D0DF4A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCC07CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCC07CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCC07CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1589,51 +1589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 13.6.2026 11:23:01</w:t>
+        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1753,51 +1753,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 13.6.2026 11:23:01</w:t>
+        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10794,51 +10794,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 13.6.2026 11:23:01</w:t>
+        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10978,51 +10978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 13.6.2026 11:23:01</w:t>
+        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 13.6.2026 11:23:01</w:t>
+        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>