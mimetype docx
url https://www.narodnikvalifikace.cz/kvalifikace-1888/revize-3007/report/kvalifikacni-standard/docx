--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CCC07CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CCC07CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CCC07CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3008D2A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3008D2A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3008D2A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1589,51 +1589,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C8"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
+        <w:t>Dlaždič, 27.10.2026 2:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1753,51 +1753,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
+        <w:t>Dlaždič, 27.10.2026 2:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3184,1173 +3184,1173 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1118" w:y="4716"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4716"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Těžká,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1046" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognosticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2294" w:y="4716"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2222" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="4716"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="4716"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4180" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>oběhové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="4716"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="4716"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soustavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4951"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
-[...16 lines deleted...]
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="4966"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4966"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chladová</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1291" w:y="4966"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alergie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5201"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5215"/>
-[...16 lines deleted...]
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="5215"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5215"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Raynaudův</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="5215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>syndrom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5465"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5465"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prokázaná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přecitlivělost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2625" w:y="5465"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2908" w:y="5465"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chemické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="5465"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3744" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="5465"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="5465"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="5465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5700"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5715"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5715"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5715"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Chronická,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognosticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="5715"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="5715"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>orgánová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="5715"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="5715"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5428" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6043" w:y="5715"/>
+        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toxikologických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7444" w:y="5715"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7377" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vlastností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="5715"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="5715"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>látek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="653" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5964"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1084" w:y="5964"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5964"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Astma</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1012" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bronchiale</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="5964"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="5964"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2193" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="5964"/>
+        <w:framePr w:w="1133" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2563" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prognosticky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3811" w:y="5964"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3739" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4612" w:y="5964"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>alergická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="5964"/>
+        <w:framePr w:w="1167" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5400" w:y="5964"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6199"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6214"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="6214"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6214"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prognosticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="6214"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3619" w:y="6214"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3547" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4766" w:y="6214"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5625" w:y="6214"/>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znemožňující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6859" w:y="6214"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6787" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zátěž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7396" w:y="6214"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7324" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páteře</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8020" w:y="6214"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7948" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8193" w:y="6214"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8121" w:y="6214"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>trupu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6449"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1229" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6463"/>
-[...16 lines deleted...]
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1660" w:y="6463"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6463"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Prognosticky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1588" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závažná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="6463"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chronická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3374" w:y="6463"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3302" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>onemocnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4531" w:y="6463"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4459" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pohybového</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5678" w:y="6463"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5606" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>systému,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6537" w:y="6463"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6465" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zamezující</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7550" w:y="6463"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8040" w:y="6463"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ve</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="6463"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vynucené</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9220" w:y="6463"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="6463"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>poloze.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6713"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="6713"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6713"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záchvatovité</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1819" w:y="6713"/>
+        <w:framePr w:w="913" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1752" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolapsové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="6713"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2707" w:y="6713"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stavy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6948"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -10794,51 +10794,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkol.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
+        <w:t>Dlaždič, 27.10.2026 2:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10978,51 +10978,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
+        <w:t>Dlaždič, 27.10.2026 2:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11607,51 +11607,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dlaždič, 11.9.2026 20:02:24</w:t>
+        <w:t>Dlaždič, 27.10.2026 2:48:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>