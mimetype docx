--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B415EB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B415EB8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B415EB8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R18FEB6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR18FEB6E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR18FEB6E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 13.9.2026 18:48:59</w:t>
+        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 29.10.2026 2:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 13.9.2026 18:48:59</w:t>
+        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 29.10.2026 2:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2506,51 +2506,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 13.9.2026 18:48:59</w:t>
+        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 29.10.2026 2:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3591,51 +3591,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 13.9.2026 18:48:59</w:t>
+        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 29.10.2026 2:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4267,51 +4267,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="8711" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4508,51 +4508,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 13.9.2026 18:48:59</w:t>
+        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 29.10.2026 2:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4780,51 +4780,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technicko-administrativní prostředky (kancelářské potřeby, kalkulačka, psací potřeby)</w:t>
+        <w:t>technicko-administrativní prostředky (kancelářské potřeby, kalkulačka, psací potřeby)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6239" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4839,51 +4839,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•PC s příslušným softwarovým vybavením, připojení k internetu, potřebná zobrazovací technika</w:t>
+        <w:t>PC s příslušným softwarovým vybavením, připojení k internetu, potřebná zobrazovací technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6239" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4898,51 +4898,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•přístup do on-line databází legislativních norem</w:t>
+        <w:t>přístup do on-line databází legislativních norem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6239" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4957,51 +4957,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zákon o chemických látkách a chemických směsích a o změně některých zákonů (chemický zákon) č. 350/2011 Sb., ve znění pozdějších předpisů</w:t>
+        <w:t>zákon o chemických látkách a chemických směsích a o změně některých zákonů (chemický zákon) č. 350/2011 Sb., ve znění pozdějších předpisů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6239" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5016,51 +5016,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodné prostory (učebna, kancelář) a přísun potřebné energie odpovídající bezpečnostním předpisům</w:t>
+        <w:t>vhodné prostory (učebna, kancelář) a přísun potřebné energie odpovídající bezpečnostním předpisům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6239" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5075,51 +5075,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•názvy chemických látek nebo chemických směsí vč. technických specifikací, databáze odběratelů chemických látek nebo chemických směsí, objednávky (smlouvy) o prodeji (nákupu) chemických látek nebo chemických směsí, faktury prodeje chemických látek nebo chemických směsí, dodací listy chemických látek nebo chemických směsí, bezpečnostní listy vybraných nebezpečných chemických látek nebo nebezpečných chemických směsí, spotřební normy materiálů, energií, mzdové náklady, režie a míry zisků vybraných chemických látek nebo chemických směsí, celní faktura a celní doklad vybrané dodávky chemické látky nebo chemické směsi, doklad o hmotnosti dodávky chemické látky nebo chemické směsi, vývozní dokument chemické látky nebo chemické směsi, popis vady dodávky chemické látky nebo chemické směsi</w:t>
+        <w:t>názvy chemických látek nebo chemických směsí vč. technických specifikací, databáze odběratelů chemických látek nebo chemických směsí, objednávky (smlouvy) o prodeji (nákupu) chemických látek nebo chemických směsí, faktury prodeje chemických látek nebo chemických směsí, dodací listy chemických látek nebo chemických směsí, bezpečnostní listy vybraných nebezpečných chemických látek nebo nebezpečných chemických směsí, spotřební normy materiálů, energií, mzdové náklady, režie a míry zisků vybraných chemických látek nebo chemických směsí, celní faktura a celní doklad vybrané dodávky chemické látky nebo chemické směsi, doklad o hmotnosti dodávky chemické látky nebo chemické směsi, vývozní dokument chemické látky nebo chemické směsi, popis vady dodávky chemické látky nebo chemické směsi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6239" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5482,51 +5482,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 13.9.2026 18:48:59</w:t>
+        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 29.10.2026 2:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5943,84 +5943,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední průmyslová škola chemická Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 13.9.2026 18:48:59</w:t>
+        <w:t>Chemický technik - administrátor obchodu s chemickými látkami a chemickými směsmi, 29.10.2026 2:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="72811911"/>
+    <w:nsid w:val="4325B66A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6106,51 +6106,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F5E20E1"/>
+    <w:nsid w:val="4F9CC6C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6236,51 +6236,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46634E54"/>
+    <w:nsid w:val="5CE8B6D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>