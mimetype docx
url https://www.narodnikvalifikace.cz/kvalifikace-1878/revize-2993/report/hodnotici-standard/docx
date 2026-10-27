--- v2 (2026-08-25)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R776C43F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR776C43F3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR776C43F3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36E4C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36E4C84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36E4C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -850,51 +850,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie ekonom, 25.8.2026 22:23:33</w:t>
+        <w:t>Specialista chemie ekonom, 27.10.2026 3:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2014,51 +2014,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie ekonom, 25.8.2026 22:23:33</w:t>
+        <w:t>Specialista chemie ekonom, 27.10.2026 3:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3161,51 +3161,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie ekonom, 25.8.2026 22:23:33</w:t>
+        <w:t>Specialista chemie ekonom, 27.10.2026 3:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3504,51 +3504,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie ekonom, 25.8.2026 22:23:33</w:t>
+        <w:t>Specialista chemie ekonom, 27.10.2026 3:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7434,442 +7434,442 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>investic:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8441"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8455"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="8455"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8455"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>NPV</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="8455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1099" w:y="8455"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1032" w:y="8455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="8455"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1401" w:y="8455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="8455"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2150" w:y="8455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Value</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="8455"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="8455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(čistá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="8455"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>současná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="8455"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="8455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnota)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8691"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="8705"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8705"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>IRR</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="792" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1032" w:y="8705"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="964" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Internal</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="8705"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1689" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="8705"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2462" w:y="8705"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Return</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3120" w:y="8705"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3052" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(vnitřní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3787" w:y="8705"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výnosové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4689" w:y="8705"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4622" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procento,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5582" w:y="8705"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5515" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vnitřní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6187" w:y="8705"/>
+        <w:framePr w:w="413" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6120" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>míra</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6643" w:y="8705"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6576" w:y="8705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návratnosti)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8940"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8955"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="8955"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8955"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>doba</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="8955"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návratnosti,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9190"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12653,289 +12653,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15012"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="298" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15027"/>
-[...16 lines deleted...]
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="729" w:y="15027"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15027"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ke</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="657" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1598" w:y="15027"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritériu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2256" w:y="15027"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3244" w:y="15027"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3172" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3969" w:y="15027"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5169" w:y="15027"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5774" w:y="15027"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5702" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="15027"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6672" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6916" w:y="15027"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6844" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otevřenou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7862" w:y="15027"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="15027"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(tj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8793" w:y="15027"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8721" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>celkem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9484" w:y="15027"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9412" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minimálně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10454" w:y="15027"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10382" w:y="15027"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15257"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12976,232 +12976,232 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15492"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="831" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15507"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1262" w:y="15507"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15507"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>uchazeč</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1190" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>otázku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="15507"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1838" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>písemně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2736" w:y="15507"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpoví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="15507"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3321" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3566" w:y="15507"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3494" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="15507"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4041" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dovysvětlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="15507"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4987" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="15507"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5491" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doplní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="15507"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6096" w:y="15507"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovědi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie ekonom, 25.8.2026 22:23:33</w:t>
+        <w:t>Specialista chemie ekonom, 27.10.2026 3:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13901,51 +13901,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6742"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -14142,51 +14142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie ekonom, 25.8.2026 22:23:33</w:t>
+        <w:t>Specialista chemie ekonom, 27.10.2026 3:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15210,51 +15210,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie ekonom, 25.8.2026 22:23:33</w:t>
+        <w:t>Specialista chemie ekonom, 27.10.2026 3:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15839,84 +15839,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Fakulta chemicko-technologická Univerzity Pardubice, Pardubice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista chemie ekonom, 25.8.2026 22:23:33</w:t>
+        <w:t>Specialista chemie ekonom, 27.10.2026 3:48:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6D3D08DC"/>
+    <w:nsid w:val="60AEC263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16002,51 +16002,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D45C7F0"/>
+    <w:nsid w:val="40929640"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>