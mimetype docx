--- v3 (2026-09-16)
+++ v4 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6F5A1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6F5A1799" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6F5A1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77EE9DFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77EE9DFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77EE9DFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 16.9.2026 22:26:51</w:t>
+        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 1.11.2026 2:35:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1710,51 +1710,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 16.9.2026 22:26:51</w:t>
+        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 1.11.2026 2:35:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2769,51 +2769,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 16.9.2026 22:26:51</w:t>
+        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 1.11.2026 2:35:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4022,51 +4022,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 16.9.2026 22:26:51</w:t>
+        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 1.11.2026 2:35:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4580,51 +4580,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4639,51 +4639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4880,51 +4880,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo dopravy, www.mdcr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 16.9.2026 22:26:51</w:t>
+        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 1.11.2026 2:35:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5376,51 +5376,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Soubor případových studií</w:t>
+        <w:t>Soubor případových studií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5435,51 +5435,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Tiskopisy pro návrhy opatření podle předpisů na základě zadání zadání </w:t>
+        <w:t xml:space="preserve">Tiskopisy pro návrhy opatření podle předpisů na základě zadání zadání </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5494,51 +5494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Předpisy a dokumenty potřebné pro posouzení kompetence účastníka zkoušky v aktuálním znění v tištěné nebo elektronické podobě</w:t>
+        <w:t>Předpisy a dokumenty potřebné pro posouzení kompetence účastníka zkoušky v aktuálním znění v tištěné nebo elektronické podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5553,51 +5553,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technická literatura: katalogy náhradních dílů, dílenské příručky a návody k obsluze pro vybranou mechnaizaci či zařízení a pro přípojné mechanizační prostředky</w:t>
+        <w:t>Technická literatura: katalogy náhradních dílů, dílenské příručky a návody k obsluze pro vybranou mechnaizaci či zařízení a pro přípojné mechanizační prostředky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5612,51 +5612,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Příslušná vybraná mechanizace, automobily či strojní zařízení podle potřeby praktického předvedení podle zadání, případně vč. náhradních dílů pro strojní opravy. V případě konání na pracovištích autorizovaných osob vybavených mechanizací a strojním zařízením je umožněno jeho využití k ověření potřebných znalosti žadatele. Minimální rozsah vybavení pracoviště strojním a motozařízením je: traktor s radlicí, malý vibrační válec, technologické vozidlo, silniční zametací stroj, výspravová souprava EAS, auto s hydraulickou rukou, čelní kolový nakladač, značkovací stroj na VDZ - malý, lajnovací zařízení, křovinořez.</w:t>
+        <w:t>Příslušná vybraná mechanizace, automobily či strojní zařízení podle potřeby praktického předvedení podle zadání, případně vč. náhradních dílů pro strojní opravy. V případě konání na pracovištích autorizovaných osob vybavených mechanizací a strojním zařízením je umožněno jeho využití k ověření potřebných znalosti žadatele. Minimální rozsah vybavení pracoviště strojním a motozařízením je: traktor s radlicí, malý vibrační válec, technologické vozidlo, silniční zametací stroj, výspravová souprava EAS, auto s hydraulickou rukou, čelní kolový nakladač, značkovací stroj na VDZ - malý, lajnovací zařízení, křovinořez.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5671,51 +5671,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Výukový materiál - PWP, návody, dokumentace, modely či výukové podklady, např. STŠ a autoškol. </w:t>
+        <w:t xml:space="preserve">Výukový materiál - PWP, návody, dokumentace, modely či výukové podklady, např. STŠ a autoškol. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="6268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -5730,51 +5730,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Ochranné pracovní pomůcky, vč. pracovních rukavic, ochranných brýlí, pracovní obuvi</w:t>
+        <w:t>Ochranné pracovní pomůcky, vč. pracovních rukavic, ochranných brýlí, pracovní obuvi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="6268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6025,51 +6025,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 16.9.2026 22:26:51</w:t>
+        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 1.11.2026 2:35:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6542,84 +6542,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>BES, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 16.9.2026 22:26:51</w:t>
+        <w:t>Technik dopravních a mechanizačních prostředků pro opravy a údržbu silnic, 1.11.2026 2:35:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1F1C405B"/>
+    <w:nsid w:val="25468B81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6705,51 +6705,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C3C502"/>
+    <w:nsid w:val="2D4F444E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6835,51 +6835,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C31F94B"/>
+    <w:nsid w:val="1C7FCD13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>