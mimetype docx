--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F9331F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F9331F8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F9331F8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33ED81A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33ED81A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33ED81A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -569,68 +569,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2928" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7691"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 7.5.2026 8:52:34</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1841,68 +1841,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14840"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 7.5.2026 8:52:34</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1988,95 +1988,95 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="13777" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="13698" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="13096" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="13018" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1181" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2839"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -10627,68 +10627,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>srozumitelnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8308" w:y="15444"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 7.5.2026 8:52:34</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -10774,99 +10774,99 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="84" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="162" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P36"/>
-        <w:framePr w:w="10766" w:h="84" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="162" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2465"/>
+        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2543"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2465"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2543"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2805"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2884"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10877,79 +10877,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4529"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4608"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4529"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4608"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4869"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4948"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -10960,79 +10960,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7176" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6133"/>
+        <w:framePr w:w="10766" w:h="7176" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6211"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6133"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6211"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11044,51 +11044,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11100,51 +11100,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -11159,51 +11159,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti multimédií a alespoň 5 let odborné praxe v oblasti multimédií nebo ve vývoji nástrojů v oboru obrazové postprodukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -11218,51 +11218,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání nejméně bakalářského studijního programu se zaměřením na multimédia a alespoň 5 let odborné praxe v oblasti multimédií nebo ve vývoji nástrojů v oboru obrazové postprodukce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11274,51 +11274,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11330,51 +11330,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -11389,51 +11389,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11445,51 +11445,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11501,51 +11501,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11557,51 +11557,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6680"/>
+        <w:framePr w:w="10766" w:h="6628" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6758"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -11612,68 +11612,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 7.5.2026 8:52:34</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -12356,68 +12356,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 7.5.2026 8:52:34</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -12929,95 +12929,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 7.5.2026 8:52:34</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0603FE33"/>
+    <w:nsid w:val="23C6D8C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13103,51 +13103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C1676C7"/>
+    <w:nsid w:val="63F1F3EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13233,51 +13233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3F83234B"/>
+    <w:nsid w:val="1EB92B19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>