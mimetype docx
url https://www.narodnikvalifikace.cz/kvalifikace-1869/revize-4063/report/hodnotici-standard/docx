--- v1 (2026-06-21)
+++ v2 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33ED81A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33ED81A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33ED81A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1782FC48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1782FC48" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1782FC48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -580,51 +580,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 5.8.2026 19:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1852,51 +1852,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 5.8.2026 19:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10638,51 +10638,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 5.8.2026 19:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11623,51 +11623,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo kultury, www.mkcr.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 5.8.2026 19:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12367,51 +12367,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 10 až 16 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 5.8.2026 19:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12940,84 +12940,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Univerzita Tomáše Bati ve Zlíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 21.6.2026 17:13:17</w:t>
+        <w:t>Podpůrný technolog / podpůrná technoložka výrobní infrastruktury audiovizuální tvorby, 5.8.2026 19:11:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="23C6D8C6"/>
+    <w:nsid w:val="4E4B7322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13103,51 +13103,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63F1F3EC"/>
+    <w:nsid w:val="3491E7B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -13233,51 +13233,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EB92B19"/>
+    <w:nsid w:val="0EE975A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>