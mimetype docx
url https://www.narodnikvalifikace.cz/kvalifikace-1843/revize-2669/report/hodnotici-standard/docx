--- v3 (2026-09-14)
+++ v4 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62CA2F63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62CA2F63" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62CA2F63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R619C6EE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR619C6EE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR619C6EE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -688,51 +688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1757,51 +1757,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2762,51 +2762,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12602,51 +12602,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13275,51 +13275,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14245,51 +14245,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -14629,51 +14629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Dokumenty určující kritéria, kdy se vybrané odpady stávají druhotnými surovinami, především nařízení Rady EU č. 3/2011 (železo, ocel, hliník), nařízení Evropské komise č. 1179/2012 (skleněné střepy) a č. 715/2013 (měď), atd.</w:t>
+        <w:t>Dokumenty určující kritéria, kdy se vybrané odpady stávají druhotnými surovinami, především nařízení Rady EU č. 3/2011 (železo, ocel, hliník), nařízení Evropské komise č. 1179/2012 (skleněné střepy) a č. 715/2013 (měď), atd.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14688,51 +14688,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Surovinová politika České republiky v oblasti nerostných surovin a jejich zdrojů, I. část - neenergetické suroviny, MPO</w:t>
+        <w:t>Surovinová politika České republiky v oblasti nerostných surovin a jejich zdrojů, I. část - neenergetické suroviny, MPO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14747,51 +14747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Politika druhotných surovin České republiky pro období 2019 - 2022</w:t>
+        <w:t>Politika druhotných surovin České republiky pro období 2019 - 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14806,51 +14806,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zákon č. 185/2001 Sb., o odpadech</w:t>
+        <w:t>Zákon č. 185/2001 Sb., o odpadech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -14865,51 +14865,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Plán odpadového hospodářství ČR</w:t>
+        <w:t>Plán odpadového hospodářství ČR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15036,51 +15036,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN 420030 - Ocelový a litinový odpad, ČSN 421331 - Odpady neželezných kovů a jejich slitin</w:t>
+        <w:t>ČSN 420030 - Ocelový a litinový odpad, ČSN 421331 - Odpady neželezných kovů a jejich slitin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15095,51 +15095,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ČSN P CEN/TS 1611 - Příprava vzorků ČSN 44 1301 - 4 Principy vzorkování</w:t>
+        <w:t>ČSN P CEN/TS 1611 - Příprava vzorků ČSN 44 1301 - 4 Principy vzorkování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15154,51 +15154,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•ČSN EN 840 - Pojízdné kontejnery na odpad a recyklaci </w:t>
+        <w:t xml:space="preserve">ČSN EN 840 - Pojízdné kontejnery na odpad a recyklaci </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15325,51 +15325,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Katalog odpadů, o podrobnostech nakládání s odpady </w:t>
+        <w:t xml:space="preserve">Katalog odpadů, o podrobnostech nakládání s odpady </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15384,51 +15384,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Katalogy manipulačních prostředků</w:t>
+        <w:t>Katalogy manipulačních prostředků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15443,51 +15443,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Katalogy sběrných nádob</w:t>
+        <w:t>Katalogy sběrných nádob</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15502,51 +15502,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vzorové interní předpisy</w:t>
+        <w:t>Vzorové interní předpisy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15561,51 +15561,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Technologické a bezpečnostní předpisy k zařízením, na kterých bude zkouška probíhat</w:t>
+        <w:t>Technologické a bezpečnostní předpisy k zařízením, na kterých bude zkouška probíhat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -15676,51 +15676,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Osobní ochranné pracovní prostředky (např. ochranné brýle, helma, rukavice, ochrana sluchu)</w:t>
+        <w:t>Osobní ochranné pracovní prostředky (např. ochranné brýle, helma, rukavice, ochrana sluchu)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15735,51 +15735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•Technické prostředky (např. vysokozdvižný vozík nebo manipulátor nebo ruční paletový vozík dle možnosti pracoviště, na kterém se zkouška bude realizovat) a prostory umožňující příjem druhotných surovin a odpadů, jejich shromažďování, skladování a expedici </w:t>
+        <w:t xml:space="preserve">Technické prostředky (např. vysokozdvižný vozík nebo manipulátor nebo ruční paletový vozík dle možnosti pracoviště, na kterém se zkouška bude realizovat) a prostory umožňující příjem druhotných surovin a odpadů, jejich shromažďování, skladování a expedici </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15794,51 +15794,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Nejméně dva vzorky směsných druhotných surovin nebo odpadů kovů, plastů, skla se seznamem odpadů obsažených ve vzorku pro každého uchazeče o zkoušku</w:t>
+        <w:t>Nejméně dva vzorky směsných druhotných surovin nebo odpadů kovů, plastů, skla se seznamem odpadů obsažených ve vzorku pro každého uchazeče o zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15853,51 +15853,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Pracovní prostory pro provádění převzetí a předání druhotných surovin nebo odpadů nebo zpětného odběru výrobků s ukončenou životností</w:t>
+        <w:t>Pracovní prostory pro provádění převzetí a předání druhotných surovin nebo odpadů nebo zpětného odběru výrobků s ukončenou životností</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15912,51 +15912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Zařízení na měření hmotnosti a zařízení vyžadovaná legislativními předpisy v době konání zkoušky</w:t>
+        <w:t>Zařízení na měření hmotnosti a zařízení vyžadovaná legislativními předpisy v době konání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -15971,51 +15971,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Kancelářské potřeby (papír A4 nelinkovaný, negumovací propisovací tužka)</w:t>
+        <w:t>Kancelářské potřeby (papír A4 nelinkovaný, negumovací propisovací tužka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16030,51 +16030,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Počítač s přístupem na internet (přístup do databází a předpisů)</w:t>
+        <w:t>Počítač s přístupem na internet (přístup do databází a předpisů)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -16089,51 +16089,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Další dokumenty a prostředky podle operativních potřeb zkoušejícího</w:t>
+        <w:t>Další dokumenty a prostředky podle operativních potřeb zkoušejícího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="11639" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -16525,51 +16525,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 45 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16811,51 +16811,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17384,84 +17384,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výkupce druhotných surovin, 14.9.2026 8:08:16</w:t>
+        <w:t>Výkupce druhotných surovin, 29.10.2026 9:27:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4764144C"/>
+    <w:nsid w:val="6E7DD136"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17547,51 +17547,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EC4440F"/>
+    <w:nsid w:val="189FAE2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17677,51 +17677,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BA7264A"/>
+    <w:nsid w:val="55864D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17807,51 +17807,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1B57FE98"/>
+    <w:nsid w:val="7F72EF3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17937,51 +17937,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="44511966"/>
+    <w:nsid w:val="5D2D7F80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>