--- v2 (2026-08-03)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EC6BF91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EC6BF91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EC6BF91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="REAB26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreREAB26F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customREAB26F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 14.01.2020 do: 14.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro avioniku, 4.8.2026 1:30:39</w:t>
+        <w:t>Letecký mechanik pro avioniku, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro avioniku, 4.8.2026 1:30:39</w:t>
+        <w:t>Letecký mechanik pro avioniku, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2776,51 +2776,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro avioniku, 4.8.2026 1:30:39</w:t>
+        <w:t>Letecký mechanik pro avioniku, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3477,51 +3477,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro avioniku, 4.8.2026 1:30:39</w:t>
+        <w:t>Letecký mechanik pro avioniku, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4662,51 +4662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zkoušení správné funkce jednotlivých přístrojů ze systémů avioniky a elektrosystémů</w:t>
+        <w:t>zkoušení správné funkce jednotlivých přístrojů ze systémů avioniky a elektrosystémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9719" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4721,51 +4721,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zapojování systémů a instalace přístrojů ze systému avioniky a elektrosystémů</w:t>
+        <w:t>zapojování systémů a instalace přístrojů ze systému avioniky a elektrosystémů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9719" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4780,51 +4780,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•nastavení přístrojů a systémů na hodnoty (data) podle k tomu určené dokumentace</w:t>
+        <w:t>nastavení přístrojů a systémů na hodnoty (data) podle k tomu určené dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="9719" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -4839,51 +4839,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•ověření správnosti funkce komplexního systému avioniky elektro a identifikace zdroje případné poruchy avioniky a elektrosystému</w:t>
+        <w:t>ověření správnosti funkce komplexního systému avioniky elektro a identifikace zdroje případné poruchy avioniky a elektrosystému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="9719" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -4995,51 +4995,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro avioniku, 4.8.2026 1:30:39</w:t>
+        <w:t>Letecký mechanik pro avioniku, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5636,51 +5636,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5877,51 +5877,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro avioniku, 4.8.2026 1:30:39</w:t>
+        <w:t>Letecký mechanik pro avioniku, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6093,51 +6093,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•diagnostická a výrobní zařízení, nástroje a nářadí používané ve výrobě a ke zkoušení a nastavení přístrojů a systému letounů (letadla vyráběná v ČR, na kterých je možné zkoušku vykonat, patří zejména L410, EV55, AE270, nebo u lehkých letadel Z42 nebo Z43, PS -28 nebo na jiných typech letounu, kde je uděleno oprávnění k výrobě v ČR podle Části 21, hlavy G)</w:t>
+        <w:t>diagnostická a výrobní zařízení, nástroje a nářadí používané ve výrobě a ke zkoušení a nastavení přístrojů a systému letounů (letadla vyráběná v ČR, na kterých je možné zkoušku vykonat, patří zejména L410, EV55, AE270, nebo u lehkých letadel Z42 nebo Z43, PS -28 nebo na jiných typech letounu, kde je uděleno oprávnění k výrobě v ČR podle Části 21, hlavy G)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5985" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6152,51 +6152,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•technická, technologická dokumentace k zajištění přezkoušení, montáže a seřízení letadlových přístrojů a systémů letounů (letadla vyráběná v ČR, na kterých je možné zkoušku vykonat, patří zejména L410, EV55, AE270, nebo u lehkých letadel Z42 nebo Z43, PS -28 nebo na jiných typech letounu kde je uděleno oprávnění k výrobě v ČR podle Části 21, hlavy G)</w:t>
+        <w:t>technická, technologická dokumentace k zajištění přezkoušení, montáže a seřízení letadlových přístrojů a systémů letounů (letadla vyráběná v ČR, na kterých je možné zkoušku vykonat, patří zejména L410, EV55, AE270, nebo u lehkých letadel Z42 nebo Z43, PS -28 nebo na jiných typech letounu kde je uděleno oprávnění k výrobě v ČR podle Části 21, hlavy G)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5985" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6211,51 +6211,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•palubní přístroje letounu (letadla vyráběné v ČR, na kterých je možné zkoušku vykonat, patří zejména L410, EV55, AE270, nebo u lehkých letadel Z42 nebo Z43, PS -28 nebo na jiných typech letounu, kde je uděleno oprávnění k výrobě v ČR podle Části 21, hlavy G)</w:t>
+        <w:t>palubní přístroje letounu (letadla vyráběné v ČR, na kterých je možné zkoušku vykonat, patří zejména L410, EV55, AE270, nebo u lehkých letadel Z42 nebo Z43, PS -28 nebo na jiných typech letounu, kde je uděleno oprávnění k výrobě v ČR podle Části 21, hlavy G)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5985" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6270,51 +6270,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•pracovní oděv a osobní ochrané prostředky leteckého mechanika pro avioniku</w:t>
+        <w:t>pracovní oděv a osobní ochrané prostředky leteckého mechanika pro avioniku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5985" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6329,51 +6329,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•provozní dokumentaci letadla (letadla vyráběná v ČR, na kterých je možné zkoušku vykonat, patří zejména L410, EV55, AE270, nebo u lehkých letadel Z42 nebo Z43, PS -28 nebo na jiných typech letounu, kde je uděleno oprávnění k výrobě v ČR podle Části 21, hlavy G) k záznamům o provedených úkonech.</w:t>
+        <w:t>provozní dokumentaci letadla (letadla vyráběná v ČR, na kterých je možné zkoušku vykonat, patří zejména L410, EV55, AE270, nebo u lehkých letadel Z42 nebo Z43, PS -28 nebo na jiných typech letounu, kde je uděleno oprávnění k výrobě v ČR podle Části 21, hlavy G) k záznamům o provedených úkonech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5985" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6736,51 +6736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 12 až 14 hodin (hodinou se rozumí 60 minut). Zkouška musí být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro avioniku, 4.8.2026 1:30:39</w:t>
+        <w:t>Letecký mechanik pro avioniku, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7253,84 +7253,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Letecký mechanik pro avioniku, 4.8.2026 1:30:39</w:t>
+        <w:t>Letecký mechanik pro avioniku, 27.10.2026 4:38:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0410774D"/>
+    <w:nsid w:val="4D6DA091"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7416,51 +7416,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79445FE7"/>
+    <w:nsid w:val="09C1B20F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7546,51 +7546,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="286B862C"/>
+    <w:nsid w:val="5F737819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7676,51 +7676,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="73341477"/>
+    <w:nsid w:val="0E1086A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>