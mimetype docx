--- v1 (2026-06-13)
+++ v2 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1284F584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1284F584" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1284F584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49E6C82C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49E6C82C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49E6C82C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2654,51 +2654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5736,51 +5736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7732,51 +7732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8361,84 +8361,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 13.6.2026 11:49:43</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="71B7516F"/>
+    <w:nsid w:val="3BEBA28D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C4A86EB"/>
+    <w:nsid w:val="20D0C46D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8654,51 +8654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7B455CB7"/>
+    <w:nsid w:val="32ED2EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>