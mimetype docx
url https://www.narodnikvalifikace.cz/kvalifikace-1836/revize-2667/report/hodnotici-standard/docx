--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49E6C82C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49E6C82C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49E6C82C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7513311B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7513311B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7513311B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1791,51 +1791,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2654,51 +2654,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3625,51 +3625,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4292,51 +4292,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5736,51 +5736,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6377,51 +6377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7089" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4532"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -6618,51 +6618,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6834,51 +6834,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zkušební místnost</w:t>
+        <w:t>zkušební místnost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6893,51 +6893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•osobní počítač s připojením k internetu, kancelářským SW, SW pro zpracování majetkové a provozní evidence </w:t>
+        <w:t xml:space="preserve">osobní počítač s připojením k internetu, kancelářským SW, SW pro zpracování majetkové a provozní evidence </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -6952,51 +6952,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•formuláře podle obsahu příslušné kompetence (např. VH_08_1b, F_VOD_38_4 apod.), které jsou dostupné na portálech veřejné správy, formuláře pro zpracování popatkových hlášení, vodní bilance, integrovaného registru znečišťování, povolení na vypouštění odpadních vod, povolení na odběr vod, modelové výkazy o výrobě vody a čištění odpadních vod,</w:t>
+        <w:t>formuláře podle obsahu příslušné kompetence (např. VH_08_1b, F_VOD_38_4 apod.), které jsou dostupné na portálech veřejné správy, formuláře pro zpracování popatkových hlášení, vodní bilance, integrovaného registru znečišťování, povolení na vypouštění odpadních vod, povolení na odběr vod, modelové výkazy o výrobě vody a čištění odpadních vod,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7011,51 +7011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•databází základních poměrových ukazatelů – spotřeba energie na vyčištěný m</w:t>
+        <w:t>databází základních poměrových ukazatelů – spotřeba energie na vyčištěný m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
@@ -7142,51 +7142,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•výstup ze systému ve formě Excel tabulky pro analýzu přehledu výsledků z laboratorního informačního systému </w:t>
+        <w:t xml:space="preserve">výstup ze systému ve formě Excel tabulky pro analýzu přehledu výsledků z laboratorního informačního systému </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7201,51 +7201,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•evidence povolení v podobě tabulky</w:t>
+        <w:t>evidence povolení v podobě tabulky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7260,51 +7260,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•report s fiktivním překročením právních povinností – např. překročení limitů kvality vypouštěné vody, překročení limitu množství vypouštěné vody, překročení limitu odběru vody</w:t>
+        <w:t>report s fiktivním překročením právních povinností – např. překročení limitů kvality vypouštěné vody, překročení limitu množství vypouštěné vody, překročení limitu odběru vody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7319,51 +7319,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•tiskárna</w:t>
+        <w:t>tiskárna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7378,51 +7378,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•psací potřeby</w:t>
+        <w:t>psací potřeby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -7437,51 +7437,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•právní normy uvedené v kompetenci Orientace v legislativním rámci technicko-provozního reportingu ve vodním hospodářství v tištěné nebo elektronické podobě</w:t>
+        <w:t>právní normy uvedené v kompetenci Orientace v legislativním rámci technicko-provozního reportingu ve vodním hospodářství v tištěné nebo elektronické podobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5380" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -7732,51 +7732,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 3,5 hodiny (hodinou se rozumí 60 minut). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8361,84 +8361,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 11.9.2026 19:34:19</w:t>
+        <w:t>Samostatný vodárenský technik technicko-provozního reportingu, 27.10.2026 5:20:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3BEBA28D"/>
+    <w:nsid w:val="388FCC60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8524,51 +8524,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="20D0C46D"/>
+    <w:nsid w:val="4FEFA2C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8654,51 +8654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="32ED2EA0"/>
+    <w:nsid w:val="252C2197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>