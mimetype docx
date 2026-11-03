--- v2 (2026-08-03)
+++ v3 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B473585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B473585" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B473585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R664A1EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR664A1EE6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR664A1EE6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -904,51 +904,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.10.2022 do: 15.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 4.8.2026 1:49:10</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 17:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2607,255 +2607,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5422"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="5422"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5422"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5422"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="5671"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="5671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="5671"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="5671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="5671"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="5671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5907"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="5921"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="5921"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="5921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="5921"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="5921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="5921"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="5921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6156"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -3406,2193 +3406,2193 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instrukcí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7342"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="7342"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="7342"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="7342"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7342"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7577"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7591"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="7591"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7591"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="7591"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="7591"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="7591"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uživatelských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="7591"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="7591"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="7591"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="7591"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="7591"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="7841"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Posuzování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nároku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="7841"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="7841"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="7841"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="7841"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7841"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="7841"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="7841"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="7841"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="7841"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="7841"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reklamačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="7841"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8076"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8091"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="8091"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8091"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="8091"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8091"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="8091"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="8091"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8091"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="8091"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="8091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="8091"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="8091"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="8091"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="8091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="8091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="8091"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="8091"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8678" w:y="8091"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8611" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="8091"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8321"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9926" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="8321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="8321"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="8321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="8321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8321"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepotřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="8321"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="8321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="8321"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uznání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="8321"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="8321"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="8321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="8321"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vad).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="8321"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="8321"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="8321"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9960" w:y="8321"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8551"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhodně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="8551"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="8551"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="8551"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="8551"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="8551"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="8551"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="8551"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="8551"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="8551"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="8551"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="8551"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="8551"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="8551"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="8551"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8088" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="8551"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="8551"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8782"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musejí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="8782"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10464" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="8782"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8782"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="8782"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="8782"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="8782"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="8782"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepotřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="8782"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doklady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9017"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9031"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9031"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9031"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="9031"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9031"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="9031"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="9031"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="9031"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="9031"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="9031"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="9031"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="9031"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhodně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="9031"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="9031"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="9031"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="9031"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9281"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9281"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9281"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="9281"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="9281"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="9281"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="9281"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="9281"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="9281"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9281"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="9281"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="9281"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="9281"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="9281"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="9281"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="9281"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="9281"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9511"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -5905,901 +5905,901 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10227"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="10227"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10227"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="10227"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="10227"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="10227"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10227"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="10227"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídajícího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="10227"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10476"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10476"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10476"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10476"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10476"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="10476"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="10476"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="10476"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10726"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="10726"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10726"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="10726"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="10726"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="10726"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="10726"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="10726"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="10726"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10975"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10975"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10975"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10975"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10975"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="10975"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="10975"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="10975"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10975"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="10975"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="10975"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="10975"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11225"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="11225"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11225"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11225"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="11225"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="11225"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="11225"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="11225"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="11225"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="11225"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="11225"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="11225"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="11225"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11455"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -6823,221 +6823,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11691"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11705"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11705"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="11705"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="11705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="11705"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="11705"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="11705"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="11705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="11705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="11705"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="11705"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7809,323 +7809,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13126"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="13126"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13126"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13126"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="13126"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="13126"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="13126"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13361"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13375"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="13375"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="13375"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>j)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="13375"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="13375"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="13375"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="13375"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="13375"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="13375"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="13375"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13611"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8812,504 +8812,504 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14782"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14796"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="14796"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14796"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="14796"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="14796"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="14796"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="14796"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15031"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15046"/>
-[...16 lines deleted...]
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="15046"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15046"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="15046"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="15046"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="15046"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15295"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="15295"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15295"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="15545"/>
+        <w:framePr w:w="889" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15545"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zjišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="15545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="15545"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="15545"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="15545"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="15545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="15545"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="15545"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="15545"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 4.8.2026 1:49:10</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 17:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9438,952 +9438,952 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="2173"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="2423"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="2423"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="2423"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="2423"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="2423"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="2423"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídajícího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="2423"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="2673"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="2673"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="2673"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="2673"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="2922"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="2922"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="2922"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="2922"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2922"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="2922"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="2922"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="2922"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="3172"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="3172"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="3172"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="3172"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="3421"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>profylaktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="3421"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="3421"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="3421"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="3421"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3671"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="3921"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Odstraňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="3921"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="3921"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="3921"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4156"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="4170"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4405"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11427,510 +11427,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5821"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="5821"/>
+        <w:framePr w:w="889" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5821"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zjišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="5821"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="5821"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="5821"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="5821"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="5821"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="5821"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="5821"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="5821"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6057"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6071"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="6071"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6071"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="6071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="6071"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="6071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="6071"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="6071"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6306"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6321"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="6321"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6321"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="6321"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="6321"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="6321"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="6321"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="6321"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="6321"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="6321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="6321"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="6321"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="6321"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6551"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -11954,68 +11954,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6786"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6801"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6801"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6801"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6801"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12719,663 +12719,663 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7972"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7986"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7986"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="7986"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="7986"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="7986"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7986"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8221"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8236"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="8236"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8236"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8236"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8471"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8485"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="8485"/>
+        <w:framePr w:w="889" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8485"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zjišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="8485"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="8485"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="8485"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="8485"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="8485"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="8485"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="8485"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="8485"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8721"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8735"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="8735"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8735"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="8735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="8735"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="8735"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8985"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="8985"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8985"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8985"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="8985"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="8985"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="8985"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="8985"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="8985"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="8985"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="8985"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="8985"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="8985"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13399,85 +13399,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P28"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9450"/>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C21"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9465"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="9465"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9465"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="9465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="9465"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="9465"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9700"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14668,51 +14668,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 4.8.2026 1:49:10</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 17:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15241,51 +15241,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>ICT Unie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 4.8.2026 1:49:10</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 17:38:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>