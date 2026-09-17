--- v3 (2026-08-03)
+++ v4 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCAA37CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCAA37CB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCAA37CB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7306624E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7306624E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7306624E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13619,51 +13619,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19188,51 +19188,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20046,51 +20046,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -24922,51 +24922,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27662,51 +27662,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28291,84 +28291,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.8.2026 22:12:58</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="773351C1"/>
+    <w:nsid w:val="40EEF4AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28454,51 +28454,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D023C40"/>
+    <w:nsid w:val="4CE6F99A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>