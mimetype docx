--- v4 (2026-09-17)
+++ v5 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7306624E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7306624E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7306624E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RA52CD4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRA52CD4B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRA52CD4B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 16.12.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2169,51 +2169,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3390,51 +3390,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,51 +4557,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5258,51 +5258,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6961,255 +6961,255 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>částí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="740" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5422"/>
-[...16 lines deleted...]
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1171" w:y="5422"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5422"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ústního</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1104" w:y="5422"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5657"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1071" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1502" w:y="5671"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5671"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>písemného</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1435" w:y="5671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1675" w:y="5671"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1608" w:y="5671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="5671"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="5671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5907"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="5921"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>praktického</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="5921"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="5921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2764" w:y="5921"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2697" w:y="5921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ústního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3480" w:y="5921"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3412" w:y="5921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6156"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -7760,2193 +7760,2193 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instrukcí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7327"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7342"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7342"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="7342"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="7342"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="7342"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7342"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="7342"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7577"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7591"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="7591"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="7591"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="7591"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="7591"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="7591"/>
+        <w:framePr w:w="1201" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uživatelských</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3408" w:y="7591"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3340" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4608" w:y="7591"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4540" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="7591"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5064" w:y="7591"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4996" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5976" w:y="7591"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5908" w:y="7591"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7827"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
-[...16 lines deleted...]
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="7841"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7841"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Posuzování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nároku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2227" w:y="7841"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="7841"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2438" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="7841"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3182" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zásah</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="7841"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3772" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4017" w:y="7841"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3945" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="7841"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4857" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6316" w:y="7841"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6244" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7084" w:y="7841"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7243" w:y="7841"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7171" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rámci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7790" w:y="7841"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7718" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>reklamačního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9048" w:y="7841"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="7841"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8076"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8091"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="8091"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8091"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="8091"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="8091"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sadu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2424" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="8091"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3422" w:y="8091"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3355" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3691" w:y="8091"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3624" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každému</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4560" w:y="8091"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="8091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4891" w:y="8091"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4824" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5328" w:y="8091"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5260" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6240" w:y="8091"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6172" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="8091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6652" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6892" w:y="8091"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6825" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7065" w:y="8091"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6998" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="8091"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8131" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8678" w:y="8091"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8611" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9235" w:y="8091"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9168" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8321"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9926" w:y="8091"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obsahuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1617" w:y="8321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="8321"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="921" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="8321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="8321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2980" w:y="8321"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepotřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="8321"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3177" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doklady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4795" w:y="8321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4953" w:y="8321"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4084" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uznání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="8321"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4742" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uplatnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6489" w:y="8321"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6936" w:y="8321"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6067" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7094" w:y="8321"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vad).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7598" w:y="8321"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6729" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7968" w:y="8321"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7099" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8760" w:y="8321"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7891" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9960" w:y="8321"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9091" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8551"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9696" w:y="8321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhodně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1584" w:y="8551"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="8551"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="8551"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3268" w:y="8551"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3427" w:y="8551"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="8551"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3072" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvedených</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4929" w:y="8551"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="8551"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4440" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>toto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="8551"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="8551"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5712" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="8551"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jeho</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7632" w:y="8551"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6796" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8112" w:y="8551"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7276" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokladů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8923" w:y="8551"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8088" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9292" w:y="8551"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8457" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>splnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9993" w:y="8551"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8782"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9816" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>musejí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1396" w:y="8782"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10464" w:y="8551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>být</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="8782"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>správně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8782"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>určeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="8782"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="8782"/>
+        <w:framePr w:w="860" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2491" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4368" w:y="8782"/>
+        <w:framePr w:w="284" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3393" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4694" w:y="8782"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3720" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nepotřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="8782"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>doklady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9017"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9031"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9031"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9031"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="9031"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="9031"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="9031"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3307" w:y="9031"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3240" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3844" w:y="9031"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3777" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="9031"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4147" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5006" w:y="9031"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4939" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6206" w:y="9031"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6139" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="9031"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhodně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7646" w:y="9031"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7579" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="9031"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8236" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jedno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8851" w:y="9031"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8784" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9772" w:y="9031"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9705" w:y="9031"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9267"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9281"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9281"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9281"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="9281"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="9281"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="9281"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="9281"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="9281"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="9281"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="9281"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="9281"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="9281"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="9281"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6600" w:y="9281"/>
+        <w:framePr w:w="1268" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6532" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7910" w:y="9281"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7843" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="9281"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8212" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9072" w:y="9281"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9004" w:y="9281"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizovaná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9511"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -10259,901 +10259,901 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10212"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10227"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="10227"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10227"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="10227"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="10227"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="10227"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="10227"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="10227"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídajícího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="10227"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="10227"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>softwaru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10462"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10476"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10476"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10476"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10476"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10476"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="10476"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="10476"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="10476"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10476"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10711"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10726"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="10726"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10726"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="10726"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="10726"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="10726"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="10726"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="10726"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="10726"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="10726"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="10726"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10961"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10975"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="10975"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="10975"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="10975"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1809" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="10975"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1934" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="10975"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2611" w:y="10975"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2544" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="10975"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4003" w:y="10975"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4176" w:y="10975"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="10975"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4281" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5481" w:y="10975"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5414" w:y="10975"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11211"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11225"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="11225"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11225"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11225"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="11225"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="11225"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="11225"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="11225"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="11225"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="11225"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="11225"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="11225"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="11225"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="11225"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11455"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -11177,221 +11177,221 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11691"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11705"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="11705"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="11705"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="11705"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1800" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="11705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1924" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2164" w:y="11705"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2097" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2601" w:y="11705"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2534" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="11705"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="11705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3926" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="11705"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="11705"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4272" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5472" w:y="11705"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5404" w:y="11705"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11940"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -12163,323 +12163,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13111"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13126"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="13126"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13126"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="13126"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="13126"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="13126"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="13126"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="13126"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13361"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13375"/>
-[...16 lines deleted...]
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="13375"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="13375"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>i),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1704" w:y="13375"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>j)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1876" w:y="13375"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="13375"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1929" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="13375"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2673" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="13375"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3864" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4108" w:y="13375"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4036" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4545" w:y="13375"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4473" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="13375"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="13375"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13611"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -13166,504 +13166,504 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14782"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14796"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="14796"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14796"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="14796"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="14796"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="14796"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="14796"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="14796"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15031"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15046"/>
-[...16 lines deleted...]
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="15046"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15046"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1824" w:y="15046"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1756" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="15046"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1881" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="15046"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="15046"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15281"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15295"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="15295"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="15295"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="15295"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15531"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15545"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="15545"/>
+        <w:framePr w:w="889" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15545"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zjišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="15545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="15545"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>návrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="15545"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="15545"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="15545"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="15545"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="15545"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="15545"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="15545"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13792,952 +13792,952 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2159"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2173"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="2173"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2173"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="2173"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="2173"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2409"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="841" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
-[...16 lines deleted...]
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1272" w:y="2423"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2423"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Příprava</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1200" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="2423"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="2423"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="2423"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4267" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4497" w:y="2423"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>instalaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5275" w:y="2423"/>
+        <w:framePr w:w="1311" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpovídajícího</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="2423"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6556" w:y="2423"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2658"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2673"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="2673"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="2673"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="2673"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="2673"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="2673"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="2673"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2568" w:y="2673"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2908"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1018" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="2922"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2922"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testování,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1377" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kontrola</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2217" w:y="2922"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2145" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2390" w:y="2922"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2318" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uvádění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3158" w:y="2922"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3086" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4070" w:y="2922"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3998" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5457" w:y="2922"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5385" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6225" w:y="2922"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6508" w:y="2922"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="2922"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>provozu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3157"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3172"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="3172"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3172"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="3172"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="3172"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="3172"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2275" w:y="3172"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3407"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1425" w:y="3421"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3421"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Provádění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1358" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>profylaktického</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="3421"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="3421"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4416" w:y="3421"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4348" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5803" w:y="3421"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="3421"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3657"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3671"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="3671"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="3671"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="3671"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3906"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1282" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1713" w:y="3921"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3921"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Odstraňování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1646" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2304" w:y="3921"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2236" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3216" w:y="3921"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3148" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4603" w:y="3921"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4536" w:y="3921"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4156"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
-[...16 lines deleted...]
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1209" w:y="4170"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="4170"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>obě</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1142" w:y="4170"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4405"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -15781,510 +15781,510 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5807"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5821"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="5821"/>
+        <w:framePr w:w="889" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5821"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zjišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="5821"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="5821"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="5821"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="5821"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="5821"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="5821"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="5821"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="5821"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6057"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6071"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="6071"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6071"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="6071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="6071"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="6071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="6071"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="6071"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6306"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6321"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="6321"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6321"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="6321"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="6321"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="6321"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="6321"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="6321"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="6321"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="6321"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="6321"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="6321"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="6321"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="6321"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6551"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -16308,68 +16308,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6786"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6801"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="6801"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="6801"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6801"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7036"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17073,663 +17073,663 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kompetencí:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7972"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7986"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="7986"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7986"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orientace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1540" w:y="7986"/>
+        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2731" w:y="7986"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3643" w:y="7986"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3571" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="7986"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="7986"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8221"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8236"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="8236"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8236"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8236"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8471"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8485"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="8485"/>
+        <w:framePr w:w="889" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8485"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Zjišťování</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1320" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1982" w:y="8485"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2155" w:y="8485"/>
+        <w:framePr w:w="1004" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2083" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>navrhování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3201" w:y="8485"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3129" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servisního</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="8485"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4099" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>řešení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="8485"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4958" w:y="8485"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5870" w:y="8485"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5798" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="8485"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="8485"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8721"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8735"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="8735"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="8735"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="8735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="8735"/>
+        <w:framePr w:w="183" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="8735"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8970"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8985"/>
-[...16 lines deleted...]
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="8985"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8985"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Měření</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8985"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="8985"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3091" w:y="8985"/>
+        <w:framePr w:w="1345" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3024" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>komunikačních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4478" w:y="8985"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zařízení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="8985"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sestavování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6427" w:y="8985"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>protokolu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7305" w:y="8985"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7238" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7478" w:y="8985"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7411" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výsledcích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8467" w:y="8985"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8400" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>měření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9148" w:y="8985"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9081" w:y="8985"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9215"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -17753,85 +17753,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>parametrů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9450"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="687" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9465"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="9465"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="748" w:y="9465"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritéria</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1406" w:y="9465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1771" w:y="9465"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="9465"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9700"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -19188,51 +19188,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -19324,79 +19324,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="7886" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="5563" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19408,51 +19408,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19464,51 +19464,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19523,51 +19523,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou technického směru a alespoň 5 let odborné praxe v oblasti mobilních komunikačních zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19582,51 +19582,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání technického směru a alespoň 5 let odborné praxe v oblasti mobilních komunikačních zařízení nebo ve funkci učitele odborných předmětů nebo praktického vyučování nebo odborného výcviku v oblasti elektrotechniky, telekomunikační a výpočetní techniky nebo v oblasti informačních technologií.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19638,51 +19638,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19694,51 +19694,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -19746,117 +19746,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
-[...57 lines deleted...]
-        </w:rPr>
         <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19868,51 +19809,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19924,51 +19865,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost autorizujícímu orgánu, a to předložením dokladu nebo dokladů o získání odborné způsobilosti v souladu s hodnoticím standardem této profesní kvalifikace, nebo takovým postupem, který je v souladu s požadavky uvedenými v hodnoticím standardu této profesní kvalifikace autorizujícím orgánem stanoven.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -19980,51 +19921,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="7339" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="5015" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -20046,51 +19987,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20372,340 +20313,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2734"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="586" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2749"/>
-[...16 lines deleted...]
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1017" w:y="2749"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2749"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Psací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="945" w:y="2749"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřeby,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="2749"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="2749"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>papír</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2984"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2998"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="2998"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2998"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Flipchart</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="2998"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="2998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>white</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="2998"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="2998"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>board</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3234"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1129" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3248"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="3248"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3248"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Záznamové</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1488" w:y="3248"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>archy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="3248"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="3248"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2452" w:y="3248"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2380" w:y="3248"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sledování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="3248"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="3248"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="3248"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3465" w:y="3248"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4526" w:y="3248"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="3248"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>postupu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5294" w:y="3248"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5222" w:y="3248"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plnění</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5899" w:y="3248"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="3248"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úkolů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3483"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -20780,1445 +20721,1445 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ESD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4189"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="433" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4203"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="4203"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4203"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stůl</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="792" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dřevěný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="4203"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2203" w:y="4203"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2131" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kovový</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2884" w:y="4203"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2812" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>propojený</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3820" w:y="4203"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3748" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="4203"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ostatními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4848" w:y="4203"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4776" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ESD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="4203"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5246" w:y="4203"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvky)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4438"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4453"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="4453"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4453"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ESD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="4453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podložka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1785" w:y="4453"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="4453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2068" w:y="4453"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2001" w:y="4453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stůl,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2496" w:y="4453"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2428" w:y="4453"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzemněná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4688"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="519" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4702"/>
-[...16 lines deleted...]
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="950" w:y="4702"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4702"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Židle</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="878" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzemněná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1939" w:y="4702"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1867" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(i</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2112" w:y="4702"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2040" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2558" w:y="4702"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2486" w:y="4702"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kolečka)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4938"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4952"/>
-[...16 lines deleted...]
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="4952"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4952"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>ESD</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="4952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náramek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1761" w:y="4952"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1694" w:y="4952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="4952"/>
+        <w:framePr w:w="769" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="4952"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabelem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5187"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5202"/>
-[...16 lines deleted...]
-        <w:framePr w:w="457" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="5202"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5202"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Antistatický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="457" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="5202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plášť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="5202"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="5202"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(oblečení)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5437"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5451"/>
-[...16 lines deleted...]
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="5451"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5451"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Antistatická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podložka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2395" w:y="5451"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2328" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pod</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2788" w:y="5451"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stolem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="5451"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3369" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3609" w:y="5451"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3542" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>židlí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4022" w:y="5451"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3955" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(jeden</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4636" w:y="5451"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4569" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kus),</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5126" w:y="5451"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5059" w:y="5451"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uzemněná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5686"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5701"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="5701"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5701"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přizemnění</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>všech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="5701"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2035" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>antistatických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3364" w:y="5701"/>
+        <w:framePr w:w="557" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3292" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(ESD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3964" w:y="5701"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3892" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prvků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5936"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="5950"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5950"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>antistatických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="5950"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šroubováků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3331" w:y="5950"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="5950"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mikro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3993" w:y="5950"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3921" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4060" w:y="5950"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3988" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šroubováků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5150" w:y="5950"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5078" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5308" w:y="5950"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="5950"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6186"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6200"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6200"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6200"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Antistatická</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6200"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2025" w:y="6200"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1958" w:y="6200"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pinzet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6435"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="553" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6450"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="984" w:y="6450"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6450"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sada</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="912" w:y="6450"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>antistatických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2241" w:y="6450"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2169" w:y="6450"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>štětců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6685"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6699"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6699"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6699"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Antistatické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úložné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="6699"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>boxy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="6699"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="6699"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="6699"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zakázky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6934"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6949"/>
-[...16 lines deleted...]
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6949"/>
+        <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6949"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Antistatické</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1468" w:y="6949"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úložné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2184" w:y="6949"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2116" w:y="6949"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>boxy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="6949"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2596" w:y="6949"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2947" w:y="6949"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2880" w:y="6949"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>náhradní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3792" w:y="6949"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3724" w:y="6949"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>díly</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7184"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="433" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7198"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="864" w:y="7198"/>
+        <w:framePr w:w="361" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7198"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Box</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="792" w:y="7198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1147" w:y="7198"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1075" w:y="7198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebezpečný</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2280" w:y="7198"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="7198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odpad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2894" w:y="7198"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="7198"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(baterie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7434"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -22259,731 +22200,731 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7904"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="365" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7918"/>
-[...16 lines deleted...]
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="796" w:y="7918"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7918"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>PC</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="724" w:y="7918"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="7918"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1228" w:y="7918"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>notebook</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2179" w:y="7918"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2107" w:y="7918"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2337" w:y="7918"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2265" w:y="7918"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>klávesnicí,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3326" w:y="7918"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3254" w:y="7918"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>myší</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3806" w:y="7918"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3734" w:y="7918"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3979" w:y="7918"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3907" w:y="7918"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tiskárnou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8154"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8168"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="926" w:y="8168"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8168"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>USB</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="859" w:y="8168"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kabely</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="8168"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1492" w:y="8168"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1718" w:y="8168"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1651" w:y="8168"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>konektory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2640" w:y="8168"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2572" w:y="8168"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vhodnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3552" w:y="8168"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3484" w:y="8168"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3897" w:y="8168"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3830" w:y="8168"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připojení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4723" w:y="8168"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="8168"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8403"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8418"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="8418"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8418"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Připojení</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="8418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="8418"/>
+        <w:framePr w:w="793" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="8418"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>internetu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8653"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="418" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8667"/>
-[...16 lines deleted...]
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="849" w:y="8667"/>
+        <w:framePr w:w="351" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8667"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Wifi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="782" w:y="8667"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>router</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8902"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8917"/>
-[...16 lines deleted...]
-        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="8917"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8917"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aplikace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2174" w:y="8917"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2102" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="8917"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2385" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PC</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2793" w:y="8917"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2721" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nebo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3297" w:y="8917"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3225" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>notebooku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4286" w:y="8917"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4214" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4833" w:y="8917"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4761" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>typu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="8917"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="8917"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5371" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5880" w:y="8917"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5808" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6792" w:y="8917"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6720" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7329" w:y="8917"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7257" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přístupová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8318" w:y="8917"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8246" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8875" w:y="8917"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9158" w:y="8917"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9086" w:y="8917"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>testovacích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="692" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9147"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23007,187 +22948,187 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9382"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1052" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9397"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1483" w:y="9397"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9397"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Fotoaparát</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1411" w:y="9397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1641" w:y="9397"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1569" w:y="9397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyšším</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2323" w:y="9397"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2251" w:y="9397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>rozlišením,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3345" w:y="9397"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3273" w:y="9397"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>scanner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9632"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="596" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9646"/>
-[...16 lines deleted...]
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1027" w:y="9646"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="9646"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stolní</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>lampa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1632" w:y="9646"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="9646"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(reflektor)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9882"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -23228,1343 +23169,1343 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pomůcky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10352"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10366"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="10366"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10366"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Doporučené</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="1057" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>demontážní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2702" w:y="10366"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2635" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2875" w:y="10366"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2808" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>montážní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3753" w:y="10366"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3686" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4521" w:y="10366"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4454" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5068" w:y="10366"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5001" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5827" w:y="10366"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5760" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6000" w:y="10366"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6436" w:y="10366"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6369" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="10366"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="10366"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10602"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1095" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10616"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1526" w:y="10616"/>
+        <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10616"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Magnetický</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1454" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šroubovák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2505" w:y="10616"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2433" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2664" w:y="10616"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2592" w:y="10616"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10851"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1119" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10866"/>
-[...16 lines deleted...]
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1550" w:y="10866"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="10866"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Momentový</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1478" w:y="10866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>šroubovák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2529" w:y="10866"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="10866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2688" w:y="10866"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="10866"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>bity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11101"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="874" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11115"/>
-[...16 lines deleted...]
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1305" w:y="11115"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11115"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nádobky</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1233" w:y="11115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1464" w:y="11115"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1392" w:y="11115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>čisticí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="11115"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="11115"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chemií</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11350"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="941" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11365"/>
-[...16 lines deleted...]
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1372" w:y="11365"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11365"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Nahřívací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1300" w:y="11365"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pícka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11600"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="817" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11614"/>
-[...16 lines deleted...]
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1248" w:y="11614"/>
+        <w:framePr w:w="749" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11614"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lisovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1180" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nástroje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2016" w:y="11614"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1948" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2188" w:y="11614"/>
+        <w:framePr w:w="514" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2121" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>formy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2745" w:y="11614"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>potřebné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="11614"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3523" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3936" w:y="11614"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3868" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>práci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="11614"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4358" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4708" w:y="11614"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4641" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4881" w:y="11614"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4814" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5318" w:y="11614"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5251" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="11614"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="11614"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11850"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11864"/>
-[...16 lines deleted...]
-        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="11864"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="11864"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="370" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="11864"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>SIM</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="11864"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="11864"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>karty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2284" w:y="11864"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2212" w:y="11864"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>operátorů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12099"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="951" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12114"/>
-[...16 lines deleted...]
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1382" w:y="12114"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12114"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Testovací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1310" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mikroSD</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2208" w:y="12114"/>
+        <w:framePr w:w="428" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2136" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(SD)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2678" w:y="12114"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2606" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>karty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3168" w:y="12114"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3096" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použitelné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4137" w:y="12114"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4065" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4483" w:y="12114"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4411" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4656" w:y="12114"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4584" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5092" w:y="12114"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5020" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="12114"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5932" w:y="12114"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12349"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12363"/>
-[...16 lines deleted...]
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="12363"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12363"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Univerzální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="12363"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mikrometr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12598"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12613"/>
-[...16 lines deleted...]
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1137" w:y="12613"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12613"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Řízený</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1070" w:y="12613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdroj</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1627" w:y="12613"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1560" w:y="12613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(0</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12613"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1737" w:y="12613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1872" w:y="12613"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1804" w:y="12613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>12V/max</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2716" w:y="12613"/>
+        <w:framePr w:w="327" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2649" w:y="12613"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5A)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12848"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12862"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="960" w:y="12862"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="12862"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Lupa</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="892" w:y="12862"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1243" w:y="12862"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1176" w:y="12862"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>stojanu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13098"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13112"/>
-[...16 lines deleted...]
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="13112"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13112"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Univerzální</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="13112"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>držák</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2064" w:y="13112"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1992" w:y="13112"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3076" w:y="13112"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3004" w:y="13112"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>desek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13347"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -24605,368 +24546,368 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracoviště</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13818"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1263" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13832"/>
-[...10 lines deleted...]
-        <w:t>•Mikropáječka</w:t>
+        <w:framePr w:w="1191" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13832"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mikropáječka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14067"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1359" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14082"/>
-[...16 lines deleted...]
-        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1790" w:y="14082"/>
+        <w:framePr w:w="1292" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14082"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Horkovzdušná</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="706" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1723" w:y="14082"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>páječka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14317"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14331"/>
-[...10 lines deleted...]
-        <w:t>•Mikroskop</w:t>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14331"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Mikroskop</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14566"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14581"/>
-[...16 lines deleted...]
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="14581"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14581"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Odsávačka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="14581"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>par</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14816"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1148" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14830"/>
-[...16 lines deleted...]
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1579" w:y="14830"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14830"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Podehřívací</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1512" w:y="14830"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>deska</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15066"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="730" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15080"/>
-[...10 lines deleted...]
-        <w:t>•Tavidla</w:t>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15080"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tavidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15315"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1085" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15330"/>
-[...16 lines deleted...]
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="15330"/>
+        <w:framePr w:w="1013" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15330"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Odsávačka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1444" w:y="15330"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tavidla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15565"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25282,306 +25223,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MKZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2865"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2879"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="2879"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2879"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="2879"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1977" w:y="2879"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="2879"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>telefonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3657" w:y="2879"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3590" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4305" w:y="2879"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4238" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5563" w:y="2879"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5496" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5736" w:y="2879"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5668" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6340" w:y="2879"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6273" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6513" w:y="2879"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6446" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6686" w:y="2879"/>
+        <w:framePr w:w="1090" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6619" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkčních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7819" w:y="2879"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7752" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mobilních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8731" w:y="2879"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8664" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>telefonů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9499" w:y="2879"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9432" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9835" w:y="2879"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9768" w:y="2879"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závadou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3109"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -25622,323 +25563,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P38"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3345"/>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="197" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3359"/>
-[...16 lines deleted...]
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="628" w:y="3359"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="3359"/>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C26"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P37"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="561" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>plně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1065" w:y="3359"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="998" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>funkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1766" w:y="3359"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1699" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tablety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2414" w:y="3359"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2347" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>včetně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3062" w:y="3359"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2995" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dokumentace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4320" w:y="3359"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4252" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4492" w:y="3359"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4425" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>balení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5097" w:y="3359"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5030" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="3359"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5443" w:y="3359"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5376" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nefunkční</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6364" w:y="3359"/>
+        <w:framePr w:w="605" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6297" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tablety</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7012" w:y="3359"/>
+        <w:framePr w:w="293" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6945" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="3359"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>závadou)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8227" w:y="3359"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8510" w:y="3359"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8443" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>různých</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9268" w:y="3359"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="3359"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výrobců</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P37"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3594"/>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
@@ -27662,51 +27603,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -28291,84 +28232,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 18.9.2026 0:50:50</w:t>
+        <w:t>Servisní pracovník/pracovnice mobilních komunikačních zařízení, 3.11.2026 15:38:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="40EEF4AD"/>
+    <w:nsid w:val="42715988"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28454,51 +28395,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4CE6F99A"/>
+    <w:nsid w:val="27E0F03A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>