--- v2 (2026-07-31)
+++ v3 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R251E78FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR251E78FC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR251E78FC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59D0CE9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59D0CE9B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59D0CE9B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1073,51 +1073,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2149,51 +2149,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3316,51 +3316,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4517,51 +4517,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5576,51 +5576,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15773,51 +15773,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>soutěží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25188,51 +25188,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>příkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -25719,51 +25719,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Vysokoškolské vzdělání se zaměřením na tělovýchovu a sport se specializací na učitelství tělesné výchovy nebo trenérství nebo pedagogiku a alespoň 5 let odborné praxe v oboru trenér sportovního aerobiku.</w:t>
+        <w:t>Vysokoškolské vzdělání se zaměřením na tělovýchovu a sport se specializací na učitelství tělesné výchovy nebo trenérství nebo pedagogiku a alespoň 5 let odborné praxe v oboru trenér sportovního aerobiku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7632"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -25890,51 +25890,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání), ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
         <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7632"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
@@ -25949,51 +25949,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
+        <w:t>Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="5966" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7632"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -26190,51 +26190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo školství, mládeže a tělovýchovy, www.msmt.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -26326,79 +26326,79 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="4319" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="4088" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Nezbytné materiální a technické předpoklady pro provedení zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26406,58 +26406,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">•vhodná místnost určená pro předvedení pohybových aktivit </w:t>
+        <w:t xml:space="preserve">vhodná místnost určená pro předvedení pohybových aktivit </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26465,58 +26465,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•vhodná místnost pro písemné zkoušení uchazeče</w:t>
+        <w:t>vhodná místnost pro písemné zkoušení uchazeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26524,58 +26524,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•cvičební pomůcky, jako jsou švihadla, dřevěné tyče, over balls, žíněnky, lavičky, stálky, stepy, TRX, balanční plošiny</w:t>
+        <w:t>cvičební pomůcky, jako jsou švihadla, dřevěné tyče, over balls, žíněnky, lavičky, stálky, stepy, TRX, balanční plošiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26583,58 +26583,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•hudební aparatura pro přehrávání CD a MP3</w:t>
+        <w:t>hudební aparatura pro přehrávání CD a MP3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26642,58 +26642,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•figurína pro předvedení resuscitace</w:t>
+        <w:t>figurína pro předvedení resuscitace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26701,58 +26701,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•zdravotnický materiál pro poskytnutí první pomoci</w:t>
+        <w:t>zdravotnický materiál pro poskytnutí první pomoci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26760,58 +26760,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•standardně vybavená lékárnička</w:t>
+        <w:t>standardně vybavená lékárnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26819,58 +26819,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•min. dva demonstrátoři</w:t>
+        <w:t>min. dva demonstrátoři</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -26878,58 +26878,58 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>•záznamová a projekční technika (např. notebook a chytrý telefon)</w:t>
+        <w:t>záznamová a projekční technika (např. notebook a chytrý telefon)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26941,51 +26941,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="3979" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
+        <w:framePr w:w="10766" w:h="3748" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -26996,79 +26996,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6700"/>
+        <w:framePr w:w="10766" w:h="1146" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6470"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6700"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6470"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba přípravy na zkoušku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7040"/>
+        <w:framePr w:w="10766" w:h="806" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="6810"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -27079,79 +27079,79 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 100 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1616" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8073"/>
+        <w:framePr w:w="10766" w:h="1616" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="7842"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8073"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7842"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Doba pro vykonání zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8413"/>
+        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8183"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -27163,51 +27163,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 5 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8413"/>
+        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8183"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -27219,51 +27219,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8413"/>
+        <w:framePr w:w="10766" w:h="1276" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="8183"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -27285,51 +27285,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -27914,84 +27914,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Mgr. Jana Havrdová, Česká komora fitness</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Trenér sportovního aerobiku , 31.7.2026 12:17:48</w:t>
+        <w:t>Trenér sportovního aerobiku , 24.10.2026 8:14:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16647574"/>
+    <w:nsid w:val="3435DF09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28077,51 +28077,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26D6E8CD"/>
+    <w:nsid w:val="7ED0C928"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -28207,51 +28207,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3342F86D"/>
+    <w:nsid w:val="7CAA347B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>